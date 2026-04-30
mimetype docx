--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PDEs for Portfolio Optimization with Quantum Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreejith Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Chance Constrained Complex Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4A6B038"/>
+    <w:nsid w:val="9F138D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407711v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Sreekumar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>