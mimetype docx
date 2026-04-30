--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PDEs for Portfolio Optimization with Quantum Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreejith Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Chance Constrained Complex Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PDEs for Portfolio Optimization with Quantum Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreejith Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Chance Constrained Complex Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F138D3D"/>
+    <w:nsid w:val="EF3B600E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407711v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Sreekumar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407711v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Sreekumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>