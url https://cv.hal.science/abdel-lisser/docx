--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PDEs for Portfolio Optimization with Quantum Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreejith Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Chance Constrained Complex Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdel Lisser </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdel-lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1318-6679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032881983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=X05CPd0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Constrained Pseudoconvex Optimization Problems with Deep Learning-Based Neurodynamic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2023.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving large-scale variational inequalities with dynamically adjusting initial condition in physics-informed neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.117156. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Geometric Programming Approach for Power Allocation in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.2235-2250. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03295-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro‐PINN: A hybrid framework for efficient nonlinear projection equation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.7377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCGnet: A deep learning approach to predict Nash equilibrium of chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 627, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2023.01.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 322, pp.1013-1035. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-022-05025-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Neurodynamic Approach with Physics-Informed Neural Networks for Solving Non-Smooth Convex Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168, pp.419-430. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2023.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of linear joint chance constrained optimization with elliptically distributed dependent rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Nash Equilibria in Bimatrix Games using a Robust Bi-channel Convolutional Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAI.2023.3321584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Saddle Point Prediction in Stochastic Two-Player Zero-Sum Games with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.106664. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity formulation of games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Allevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-023-00467-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic algorithm for dependent joint chance constrained geometric programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100275. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2023.100275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Games under Wasserstein Ball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.315-321. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2023.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for solving linear programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for joint chance constrained rectangular geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-023-02050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (82), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01488-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network approach for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.140-149. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Chance Constrained Geometric Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.2950-2988. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/moor.2021.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving linear programs with joint probabilistic constraints with dependent rows using a dynamical neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rico.2022.100178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounds for Probabilistic Programming with Application to a Blend Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengpeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Maggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (3), pp.964-976. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Chance-Constrained Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Varagapriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (2), pp.218-223. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117545. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Games Under Elliptically Distributed Dependent Joint Chance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195 (1), pp.249-264. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-022-02077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization of Adaptive Cruise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (111), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-022-01489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MG-CNN: A Deep CNN To Predict Saddle Points Of Matrix Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2022.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games with distributionally robust joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshan Balashandar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-021-01700-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.109092. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2021.109092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94 (1), pp.71-97. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00186-021-00747-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse chance constrained portfolio selection model with multiple constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (4), pp.825-852. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00901-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectangular chance constrained geometric optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.537-566. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11081-019-09460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notoriously hard (mixed-)binary QPs: empirical evidence on new completely positive approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.593-619. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10287-018-0337-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second-order cone programming formulation for two player zero-sum games with chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275 (3), pp.839-845. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sample average approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-018-1300-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved solution strategies for dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Characterization of Nash Equilibrium for the Games with Random Payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178 (3), pp.998-1013. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10957-018-1343-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering Protein Contact Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Malliavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.140 - 156. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational inequality formulation for the games with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-018-0664-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained games: existence and characterization of Nash equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1385 - 1405. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-016-1077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOCHASTIC KNAPSACK PROBLEM: APPLICATION TO TRANSPORTATION PROBLEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.597-613. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-Form Optimal Portfolios of Distributionally Robust Mean-CVaR Problems with Unknown Mean and Variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhujia Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-017-9452-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01776966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum cost dominating tree sensor networks under probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208 - 222. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fresh CP look at mixed-binary QPs: new formulations and relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166 (1-2), pp.159 - 184. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-017-1109-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Study for Bilevel Quadratic Programs using Semidefinite Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 254 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming—a theoretical field or relevant for managers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgeir Tomasgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Moriggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.3 - 4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpw012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric optimization with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.687-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource allocation in uplink wireless multi-cell OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44, pp.274-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash equilibrium for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.640-644. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-payoff two-person zero-sum game with joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 252 (1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent nonlinear complementarity problem for chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.151-154. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplink scheduling for joint wireless orthogonal frequency and time division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (3), pp.349-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reformulations of distributionally robust shortest path problem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sampling Method to Chance-constrained Semidefinite Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.75 - 81. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005276400750081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating cutting planes for the semidefinite relaxation of quadratic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zorgati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance constrained 0-1 quadratic programs using copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.1283-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.289-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum probability shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamming Attacks Reliable Prevention in a Clustered Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85 (3), pp.925-936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.1485 - 1506. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130915315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic and semidefinite optimization for scheduling in orthogonal frequency division multiple access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (5), pp.445 - 469. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-013-0333-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of semidefinite programming based approaches for discrete lot-sizing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237 (2), pp.498-507. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2014.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial formulation for the stochastic maximum weight forest problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely positive representation of 0-1 linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.597-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust stochastic shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (41), pp.511-518. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2013.05.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth, Vertex Separators, and Eigenvalue Optimization, Discrete Geometry Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Rendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields Institute Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.249-265. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00200-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitionning strategies for two-stages stochastic integer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, à paraître, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B & B frameworks for the capacity expansion of high speed telecommunication network under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 140, n1 p. 49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecommunication network capacity design for uncertain demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, N2 p. 127-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer linear models with a polynomial number of variables and constraints for some classical combinatorial problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, n 1 p. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance Constrained Optimization with Complex Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning (OLA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.279-290, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio resource allocation for extreme URLLC under partial knowledge of arrival distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance modeling and dimensioning of latency-critical traffic in 5G networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Elayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tijani Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (IEEE Globecom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lampur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011670800003396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Based Trajectory Planning under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI INTSYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30855-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Adaptive Cruise Control under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010820400003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear complementarity problems for n-player strategic chance-constrained games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Mezali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems (ICORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011005600003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sample Average Approximation Method for Chance Constrained Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP2018 - 23rd Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Traveling Salesman based Bilevel Programming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006190503290336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving chance-constrained games using complementarity problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-02-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy. pp.52-67, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53982-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometric programming with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-stage Stochastic Programming Approach for the Traveling Salesman Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent NLCP for Chance-constrained Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gargnano, Italy. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complementarity Problem Formulation for Chance-constraine Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rome, Italy. pp.58-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling problem in call centers with uncertain arrival rates forecasts: a distributionnaly robust approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operations Research and Enterprise Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27680-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-matrix game with random payoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archimedean Copulas in Joint Chance-Constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.126-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear resource allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Network-based Approaches for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbon, Portugal. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bilevel network design problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Chuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise Linear Formulations for Downlink Wireless OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mobiWIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rome, Italy. pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for minimum cost dominating trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janny Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation approach for chance-constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO-COPI'14 ; Conference on Optimization and Practices in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic programming approach for staffing and scheduling call centers with uncertain demand forecasts following continuous distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Operations Research and Entreprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified sample approximation method for chance constrained problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on optimization 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BANDWIDTH MINIMIZATION PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicommodity Formulation for Routing in Healthcare Wireless Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831704090416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Resource Allocation for Uplink Wireless Multi-cell OFDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mobile Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Barcelone Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p-Median Problem with Concave Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004832502050212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call center shift scheduling under uncertainty: a chance-constraint programming approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Modeling and Simulation - MOSIM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Copulas in Joint Chance-constrained Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, ESEO, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004831500720079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chance constrained approach for uplink wireless OFDMA networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 9th International Symposium on Communication Systems, Networks &amp; Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in wireless OFDMA-TDMA networks using variable neighborhood search metaheuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semidefiinite programming relaxation for Vertex Separator Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendl Frenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Stochastic Wireless CDMA/TDMA Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belarmino Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Multi-Conference on Computing in the Global Information Technology (ICCGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France. cd-rom, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic programming approaches for staffing in call centers with uncertain forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Excoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European conference on Operational Research (EURO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Wireless OFDMA-TDMA Networks using Variable Neighborhood Search MetaHeuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Formulation for Stochastic Quadratic Bi-level Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Adasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight lower bounds by semidefinite relaxation for the discrete lot-sizing and scheduling problem with sequence-dependent changeover costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Minoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the polytope associated with a two stage stochastic problem TDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruediger Schultz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSP - 12th International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a Stochastic Knapsack Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cologne, Germany. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Knapsack Problem with Continuous Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kosuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Letournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP - 20th International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de réseaux multiservice à demande incertaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Castro de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2003 : 5ème congrès de la Société française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO: A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Web and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13977, Springer Nature Switzerland, pp.221-234, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-39764-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadie Benajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Gaivoronski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Programming Applications in Finance, Energy, Planning and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H.I. Gassmann, W.T. Ziemba, pp.487-512, 2013, World Scientific Series in Finance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control under probabilistic safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning PDEs for Portfolio Optimization with Quantum Physics-Informed Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreejith Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Joint Complex-Valued Chance-Constrained Programs under Wasserstein Ambiguity Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-dependent distributionally robust standard quadratic optimization with Wasserstein ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immanuel M Bomze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complex-Valued Continuous-Variable Quantum Approximation Optimization Algorithm (CCV-QAOA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Chance Constrained Complex Zero-Sum Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raneem Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of chance constraints for elliptical and skewed distributions with copula structures dependent on decision variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained optimal control for autonomous vehicles trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time optimal control for trajectory planning under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random transition probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes with random payoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Solution of Nonlinear Projection Equations in a Multi-Task Learning Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Geometric Joint Chance-Constrained Optimization: Neurodynamic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Valli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neurodynamic Duplex for Distributionally Robust Joint Chance-Constrained Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust chance-constrained Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Signal to Interference Noise Ratio for Massive MIMO : A Stochastic Neurodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity of elliptically distributed dependent chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve geometric programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under normal mean-variance mixture distributed independent linear joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach for distributionally robust joint chance-constrained optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neurodynamic approach to solve rectangular programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convexity conditions for normal mean-variance mixture distribution in joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EQUIVALENT SECOND ORDER CONE PROGRAMS FOR DISTRIBUTION-ALLY ROBUST ZERO-SUM GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikram Vikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using CNN for solving two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical neural network for solving stochastic two-player zero-sum games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-constrained games with mixture distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navnit Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach to solve linear programs with joint probabilistic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Tassouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random games under elliptically distributed dependent joint chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An equivalent mathematical program for games with random constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-sum games with distributionally robust chance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Vikram Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Arora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des Signaux et Systèmes. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Decomposition Method for solving Global Survivability in Telecommunication Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4055, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior Point Methods With Decomposition For Multicommodity Flow Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frederic Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rébaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3852, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF3B600E"/>
+    <w:nsid w:val="5BFF9270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407711v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Sreekumar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdel-lisser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1318-6679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032881983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=X05CPd0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawen Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lisser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.12.032" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03295-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Tassouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2023.01.064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Varagapriya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Vikram Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-05025-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2023.08.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAI.2023.3321584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oggioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-023-00467-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2023.100275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2023.03.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.11.053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-023-02050-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyuan Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hadji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mezali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01488-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.04.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2021.1233" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rico.2022.100178" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengpeng Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maggioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.09.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2022.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117545" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04533252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02077-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01489-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Peng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Gupta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshan Balashandar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01700-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04488466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Arora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2021.109092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navnit Yadav" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-021-00747-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00901-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-019-09460-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bomze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dickinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-018-0337-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1300-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janny Leung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-1343-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Malliavin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2018.03.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02950854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-018-0664-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1077-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kosuch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Letournel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0597" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01776966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujia Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-017-9452-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.11.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. C. Dickinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-017-1109-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgeir Tomasgard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Beraldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Moriggia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpw012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Jia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2016.07.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXMBJQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.10.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG7KDF9L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417867v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415119v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005276400750081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476750v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zorgati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Houda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.05.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cordero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Delage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915315" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-013-0333-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Minoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.02.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960036v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.132" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5F5XVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Rendl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piacentini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00200-2_14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PZ8TM6RV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Plateau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Castro de Andrade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022559v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneem Madani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdullah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251541v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436829" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926021v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011670800003396" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30855-0_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010820400003117" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011005600003117" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006190503290336" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02441035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53982-9_4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476678v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264751v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Excoffier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27680-9_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476734v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chuan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Gaivoronski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120267v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166658v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831704090416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778644v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004832502050212" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120292v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004831500720079" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923927" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rendl Frenz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960100v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belarmino Nu&#241;ez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960078v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728605v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Schultz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935826v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00935782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39764-6_15" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959983v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadie Benajam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441033v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Valli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407711v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letao Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreejith Sreekumar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542827v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel M Bomze" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel De Vicente" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545076v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017149v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621787v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373180v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373176v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373178v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225693v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04225695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902054v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269257v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768823v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838582v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Vikas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Agarwal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341813v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106544v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341709v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03106551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072582v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frederic Bonnans" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Haddou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R&#233;ba&#239;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>