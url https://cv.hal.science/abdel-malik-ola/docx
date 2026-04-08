--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -668,471 +668,484 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect public aid, legislative volatility and gender gaps: how French deeptech financing is (re)shaped by risk-sharing instruments</w:t>
+                <w:t xml:space="preserve">Indirect public aid and the ecosystem-level continuity for deeptechs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Arbia</w:t>
+                <w:t xml:space="preserve">Gregory Arbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale sur l’écosystème entrepreneurial (CIEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Cape Town, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">71st ICSB World Congress - Washington, D.C. - Entrepreneurship for the World.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Jul 2026, Washington, D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540953v1</w:t>
+                <w:t xml:space="preserve">hal-05540944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un dispositif d’accompagnement reconfigure son écosystème : une analyse de la coévolution asymétrique.</w:t>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calmé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dagot</w:t>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Repenser le soutien entrepreneurial » - 4 ème édition - Entrepreneurial Ecosystem Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Entrepreneurial Ecosystem Lab, Apr 2026, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540878v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect public aid and the ecosystem-level continuity for deeptechs</w:t>
+                <w:t xml:space="preserve">Indirect public aid, legislative volatility and gender gaps: how French deeptech financing is (re)shaped by risk-sharing instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Arbia</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st ICSB World Congress - Washington, D.C. - Entrepreneurship for the World.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Jul 2026, Washington, D.C, United States</w:t>
+              <w:t xml:space="preserve">Conférence internationale sur l’écosystème entrepreneurial (CIEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Cape Town, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540944v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand un dispositif d’accompagnement reconfigure son écosystème : une analyse de la coévolution asymétrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop « Repenser le soutien entrepreneurial » - 4 ème édition - Entrepreneurial Ecosystem Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entrepreneurial Ecosystem Lab, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540950v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,201 +1163,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum innovation 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RRI (Réseau de Recherche sur l'Innovation), Oct 2025, Paris, France. pp.85-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« This is the way » : Business Angels et Capital-investissement une trajectoire de financement en faveur l'innovation durable ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque Conférences de l’Association Internationale de Management Public (AIRMAP).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ISBE, Glasgow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696210v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,581 +1415,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">« This is the way » : Business Angels et Capital-investissement une trajectoire de financement en faveur l'innovation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème colloque Conférences de l’Association Internationale de Management Public (AIRMAP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961485v1</w:t>
+                <w:t xml:space="preserve">hal-04696210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846629v1</w:t>
+                <w:t xml:space="preserve">hal-04961485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Escórcio Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846500v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
+              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538795v1</w:t>
+                <w:t xml:space="preserve">hal-02846500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538572v1</w:t>
+                <w:t xml:space="preserve">hal-02538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538508v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1985,51 +2093,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2039,219 +2147,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de Gouvernance dans l'Écosystème des Start-ups Innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Koffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt-Bourgeois; Évelyne Poincelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance des organisations : Retour sur les apports de Gérard Charreaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence., pp.121-129, 2025, Collection Travail &amp; gouvernance, 979-10-320-0542-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information flow and investment decision-making in equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Accounting and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.98-116, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781802200621.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2261,114 +2369,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des opportunités d’investissement en incertitude : le jugement intuitif des Business Angels dans le financement des firmes entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université d'Angers, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016ANGE0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01481174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2515,51 +2623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.220.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03522261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Attuel-Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03510081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brullebaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6HT6K86C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Taylor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arbia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01481174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.220.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03522261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Attuel-Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03510081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brullebaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6HT6K86C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Taylor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arbia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01481174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>