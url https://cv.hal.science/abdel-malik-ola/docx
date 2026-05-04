--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -668,186 +668,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect public aid and the ecosystem-level continuity for deeptechs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Arbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st ICSB World Congress - Washington, D.C. - Entrepreneurship for the World.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Jul 2026, Washington, D.C, United States</w:t>
+              <w:t xml:space="preserve">5ème journées des 3F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540944v1</w:t>
+                <w:t xml:space="preserve">hal-05573916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête de légitimité des start-ups à impact pour attirer des financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,1219 +872,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées des 3F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CREGO (Université de Bourgogne, équipe FARGO); Laboratoire VALLOREM (Université de Tours), Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire GRANEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Apr 2026, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573916v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect public aid, legislative volatility and gender gaps: how French deeptech financing is (re)shaped by risk-sharing instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur l’écosystème entrepreneurial (CIEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Cape Town, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand un dispositif d’accompagnement reconfigure son écosystème : une analyse de la coévolution asymétrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Repenser le soutien entrepreneurial » - 4 ème édition - Entrepreneurial Ecosystem Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entrepreneurial Ecosystem Lab, Apr 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect public aid and the ecosystem-level continuity for deeptechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+                <w:t xml:space="preserve">Erik Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Arbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">71st ICSB World Congress - Washington, D.C. - Entrepreneurship for the World.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Jul 2026, Washington, D.C, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319571v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Business Angel groups: a hidden value of member’s seniority?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE, Glasgow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Small Business and Entrepreneurship, Nov 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les start-up à impact en quête de légitimité afin d'attirer des financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RRI (Réseau de Recherche sur l'Innovation), Oct 2025, Paris, France. pp.85-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785915v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« This is the way » : Business Angels et Capital-investissement une trajectoire de financement en faveur l'innovation durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact startups seeking legitimacy to get funded</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque Conférences de l’Association Internationale de Management Public (AIRMAP).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ISBE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBE (Institute for Small Business and Entrepreneurship), Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696210v1</w:t>
+                <w:t xml:space="preserve">hal-04785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+                <w:t xml:space="preserve">« This is the way » : Business Angels et Capital-investissement une trajectoire de financement en faveur l'innovation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème colloque Conférences de l’Association Internationale de Management Public (AIRMAP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961485v1</w:t>
+                <w:t xml:space="preserve">hal-04696210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the black box of early-stage business angel investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sheffield University, Nov 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846629v1</w:t>
+                <w:t xml:space="preserve">hal-04961485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+                <w:t xml:space="preserve">Attention and Awareness of BAs Investing in Early Stage Startups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Escórcio Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ISBE (Institute for Small Business and Entrepreneuship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846500v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business Angel ability to accurately identify investment opportunities: The role of mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
+              <w:t xml:space="preserve">17th FRAP (Finance, Risks ans Accounting Perspectives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538795v1</w:t>
+                <w:t xml:space="preserve">hal-02846500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+                <w:t xml:space="preserve">Early stage investment decision and psychology: The missing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">EURAM, European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reykjavik, Iceland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538572v1</w:t>
+                <w:t xml:space="preserve">hal-02538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securities Regulation and the Promotion of Equity Crowdfunding: A new theoretical framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Expérimentation et évaluation des politiques. 14ème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538508v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Malik Ola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2093,51 +2201,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2147,219 +2255,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de Gouvernance dans l'Écosystème des Start-ups Innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Koffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt-Bourgeois; Évelyne Poincelot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance des organisations : Retour sur les apports de Gérard Charreaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence., pp.121-129, 2025, Collection Travail &amp; gouvernance, 979-10-320-0542-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information flow and investment decision-making in equity crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Accounting and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.98-116, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781802200621.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2369,114 +2477,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des opportunités d’investissement en incertitude : le jugement intuitif des Business Angels dans le financement des firmes entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Malik Ola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université d'Angers, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016ANGE0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01481174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2623,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.220.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03522261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Attuel-Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03510081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brullebaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6HT6K86C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Taylor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arbia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arbia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01481174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Leb&#232;gue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1117705ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.220.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03522261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Attuel-Mendes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Soulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.201.0089" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03510081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brullebaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Allemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4462" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6HT6K86C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573916v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Taylor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Arbia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04785915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04961485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Esc&#243;rcio Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02846500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04476237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802200621.00016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01481174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>