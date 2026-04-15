--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -66,2458 +66,2328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Integrated Motion Tracking Device (IMTD) for Objective Laparoscopic Training Assessment: Development and Validation</w:t>
+                <w:t xml:space="preserve">Novel magnetometer-free inertial-measurement-unit-based orientation estimation approach for measuring upper limb kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Bouzid</w:t>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (1), pp.011001. </w:t>
+              <w:t xml:space="preserve">Wearable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4069906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483090v1</w:t>
+                <w:t xml:space="preserve">hal-05417588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel magnetometer-free inertial-measurement-unit-based orientation estimation approach for measuring upper limb kinematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Wearable Force Myography Responses to Varied Perceived Exertion Levels During Power Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Baklouti</w:t>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taysir Rezgui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10003⟩</w:t>
+              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24725838.2025.2488333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417588v1</w:t>
+                <w:t xml:space="preserve">hal-05417623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wearable Force Myography Responses to Varied Perceived Exertion Levels During Power Grip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint optimization of production, maintenance, and distribution planning in a multi-site environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Baklouti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24725838.2025.2488333⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-025-09618-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417623v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of production, maintenance, and distribution planning in a multi-site environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel Integrated Motion Tracking Device (IMTD) for Objective Laparoscopic Training Assessment: Development and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Barhoumi</w:t>
+                <w:t xml:space="preserve">Siwar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+                <w:t xml:space="preserve">Marc Arsicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Hajej</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10696-025-09618-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4069906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233760v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Integrated Motion Tracking Device (IMTD) for Objective Laparoscopic Training Assessment: Development and Validation</w:t>
+                <w:t xml:space="preserve">An Integrated Force Myography and SVM-Based Machine Learning System for Enhanced Muscle Exertion Assessment in Industrial Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siwar Bouzid</w:t>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4069906⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (14), pp.11019-11032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-024-09138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290077v1</w:t>
+                <w:t xml:space="preserve">hal-05417671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Force Myography and SVM-Based Machine Learning System for Enhanced Muscle Exertion Assessment in Industrial Settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Novel IMU-Based System for Work-Related Musculoskeletal Disorders Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-024-09138-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05417671v1</w:t>
+                <w:t xml:space="preserve">hal-04623252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel IMU-Based System for Work-Related Musculoskeletal Disorders Risk Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Approach for Upper Limbs Joint Angle Measurement Using Wearable IMU Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Baklouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taysir Rezgui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Bennour</w:t>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mechanisms and Machine Science, 158, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04623252v1</w:t>
+                <w:t xml:space="preserve">hal-05417545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-based control system of a planar cable-driven parallel robot intended for functional rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (2), pp.596-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S026357472400208X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Upper Limbs Joint Angle Measurement Using Wearable IMU Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+                <w:t xml:space="preserve">A hybrid cable-driven parallel robot as a solution to the limited rotational workspace issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadiaa Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.850-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574722000923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05417545v1</w:t>
+                <w:t xml:space="preserve">hal-05016496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid cable-driven parallel robot as a solution to the limited rotational workspace issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cable-Driven Parallel Robot Workspace Identification and Optimal Design Based on the Upper Limb Functional Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadiaa Chaker</w:t>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.390-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-022-00162-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574722000923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05016496v1</w:t>
+                <w:t xml:space="preserve">hal-05483194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-Driven Parallel Robot Workspace Identification and Optimal Design Based on the Upper Limb Functional Rehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Performance of Force Myography and Surface Electromyography in Level of Muscle Activity Classification: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Tayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47th congress of the Société de Biomécanique, 25 (sup1), pp.S17-S20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-022-00162-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05483194v2</w:t>
+                <w:t xml:space="preserve">hal-03846321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Force Myography and Surface Electromyography in Level of Muscle Activity Classification: A Preliminary Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-Based Design Approach: Development of a Planar Cable-Driven Parallel Robot for Upper Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Baklouti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azza Tayari</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03846321v2</w:t>
+                <w:t xml:space="preserve">hal-04213815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Based Design Approach: Development of a Planar Cable-Driven Parallel Robot for Upper Limb Rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Based Selection of an Optimal Cable-Driven Parallel Robot Design for Rehabilitation Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastián Sandoval Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/robotics10010007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11125635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213815v1</w:t>
+                <w:t xml:space="preserve">hal-04571179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Based Selection of an Optimal Cable-Driven Parallel Robot Design for Rehabilitation Purposes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accuracy analysis of non-overconstrained spherical parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/robotics10010007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04571179v1</w:t>
+                <w:t xml:space="preserve">hal-05502815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy analysis of non-overconstrained spherical parallel manipulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clearance and manufacturing errors' effects on the accuracy of the 3-RCC Spherical Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47, pp.362-372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 37, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05502815v1</w:t>
+                <w:t xml:space="preserve">hal-05502613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearance and manufacturing errors' effects on the accuracy of the 3-RCC Spherical Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Synthesis of spherical parallel manipulator for dexterous medical task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+                <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2012.05.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.150-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11465-012-0325-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05502613v1</w:t>
+                <w:t xml:space="preserve">hal-05502617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of spherical parallel manipulator for dexterous medical task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Position Error of Four Non-Overconstrained Spherical Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...87 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 162, pp.194-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2527,1911 +2397,1911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary Experimental Feedback on a Co-manipulated Robotic System for Assisted Cervical Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global Workflow of the Design of Cable-Driven Parallel Robot dedicated for upper limb rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-05466-1_15⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Motion Assisting Devices for Limbs (ASSIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rome, Italy. pp.263-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15271-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345844v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Workflow of the Design of Cable-Driven Parallel Robot dedicated for upper limb rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Primary Experimental Feedback on a Co-manipulated Robotic System for Assisted Cervical Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Sellemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Motion Assisting Devices for Limbs (ASSIST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-15271-8_15⟩</w:t>
+              <w:t xml:space="preserve">The 7th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taoyuan City, France. pp.147-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05466-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498369v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facade Inspection: Design, Prototyping, and Testing of a Hybrid Cable-Driven Parallel Robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Production Plan Under Ergonomic Aspects and Operational Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_42⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.1029-1033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483745v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Production Plan Under Ergonomic Aspects and Operational Effectiveness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facade Inspection: Design, Prototyping, and Testing of a Hybrid Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginna Marcela García Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Castillo-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856987⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.414-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233728v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an Augmented R-CUBE mechanism for Cervical Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Wen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Workshop on Medical and Service Robots (MESROB)</w:t>
+              <w:t xml:space="preserve">The 9th International Workshop on Medical and Service Robots (MESROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.82-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new motion tracking device for laparoscopy surgery training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arsicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.92-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Depth Camera for Motion Tracking of Cable-Driven Parallel Robot Intended for Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics &amp; Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Djerba, Tunisia. pp.53-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Approach for Running Grade Classification Using IMUs Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanin Atiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanin Atiga</w:t>
+                <w:t xml:space="preserve">Seth Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Donahue</w:t>
+                <w:t xml:space="preserve">Rachel Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics &amp; Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Djerba, Tunisia. pp.239-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Gaha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Force Myography and surface Electromyography in Level of Muscle Activity Classification: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiaa Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Tayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization and Dynamic Control of a 3-d.o.f. Planar Cable-Driven Parallel Robot for Upper Limb Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen El Golli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bâle, Switzerland. pp.27-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76147-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMU Based Serial Manipulator Joint Angle Monitoring: Comparison of Complementary and Double Stage Kalman Filter Data Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiaa Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress Design and Modelling of Mechanical Systems CMSM’2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.215--224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable 6-DoF Cable-Driven Parallel Robot with an Extended Rotational Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.322-331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a Rehabilitation Four Cable-Driven Parallel Robot for Daily Living Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Sandoval Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics in Alpe-Adria-Danube Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.3-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48989-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinématique d'un manipulateur parallèle sphérique pour des applications médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4441,159 +4311,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotics and Mechatronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics &amp; Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Djerba, Tunisia. 158, Springer Nature Switzerland, 2024, Mechanisms and Machine Science, 978-3-031-59888-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4603,536 +4473,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ankle Rehabilitation Parallel Mechanism with a Circular Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexey Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Advances in Mechanisms, Transmissions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, Springer Nature Switzerland, pp.133-143, 2026, Mechanisms and Machine Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05466-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Master Haptic Device Design for Teleoperation: A 15-Year Exploration of Parallel and Hybrid Robotic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Carbone; Giuseppe Quaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of I4SDG Workshop 2025 - IFToMM for Sustainable Development Goals. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179, Springer Nature Switzerland, pp.49-57, 2025, Mechanisms and Machine Science, 978-3-031-91150-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-91151-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Cable-Driven Parallel Robots for Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.554-563, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness Joint Implementation in a Mechanism for the Arm Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Guadalupe Contreras-Calderón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arsicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Castillo-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148, Springer Nature Switzerland, pp.612-619, 2023, Mechanisms and Machine Science, 978-3-031-45769-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5279,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Bouzid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069906" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Baklouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadi&#226; Chaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2025.2488333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Barhoumi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-025-09618-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mefteh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09138-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Ghrairi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Lamine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357472400208X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417545v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_16" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016496v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaws Ennaiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadiaa Chaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Romdhane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483194v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00162-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846321v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Tayari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125635" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Sandoval Ar&#233;valo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romdhane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWS7FCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.05.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6FVMHZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-012-0325-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1R93MP81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Sellemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15271-8_15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginna Marcela Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tripodi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_42" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mabrouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856987" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atiga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Donahue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Robinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chebbi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Golli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76147-9_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910207v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_34" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345836v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91151-4_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_62" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Contreras-Calder&#243;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_61" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Baklouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadi&#226; Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2025.2488333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Barhoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-025-09618-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Bouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mefteh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09138-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Ghrairi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Lamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357472400208X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaws Ennaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadiaa Chaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Romdhane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483194v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00162-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Tayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Sandoval Ar&#233;valo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romdhane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWS7FCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6FVMHZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-012-0325-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1R93MP81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15271-8_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Sellemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856987" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginna Marcela Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tripodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Donahue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Robinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chebbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Golli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76147-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_34" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91151-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_62" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Contreras-Calder&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_61" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>