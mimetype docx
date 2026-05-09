--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -100,637 +100,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel magnetometer-free inertial-measurement-unit-based orientation estimation approach for measuring upper limb kinematics</w:t>
+                <w:t xml:space="preserve">Joint optimization of production, maintenance, and distribution planning in a multi-site environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Baklouti</w:t>
+                <w:t xml:space="preserve">Kamar Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+                <w:t xml:space="preserve">Mahfoudh Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Sahbani</w:t>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bennour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.e28. </w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10696-025-09618-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417588v1</w:t>
+                <w:t xml:space="preserve">hal-05233760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Wearable Force Myography Responses to Varied Perceived Exertion Levels During Power Grip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel Integrated Motion Tracking Device (IMTD) for Objective Laparoscopic Training Assessment: Development and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+                <w:t xml:space="preserve">Siwar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arsicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24725838.2025.2488333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4069906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417623v1</w:t>
+                <w:t xml:space="preserve">hal-05290077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of production, maintenance, and distribution planning in a multi-site environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel magnetometer-free inertial-measurement-unit-based orientation estimation approach for measuring upper limb kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Hajej</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-025-09618-5⟩</w:t>
+              <w:t xml:space="preserve">Wearable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wtc.2025.10003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233760v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Integrated Motion Tracking Device (IMTD) for Objective Laparoscopic Training Assessment: Development and Validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Arsicault</w:t>
+                <w:t xml:space="preserve">Analysis of Wearable Force Myography Responses to Varied Perceived Exertion Levels During Power Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bennour</w:t>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Amine Laribi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), </w:t>
+              <w:t xml:space="preserve">IISE Transactions on Occupational Ergonomics and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4069906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24725838.2025.2488333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290077v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Force Myography and SVM-Based Machine Learning System for Enhanced Muscle Exertion Assessment in Industrial Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (14), pp.11019-11032. </w:t>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel IMU-Based System for Work-Related Musculoskeletal Disorders Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (11), pp.3419. </w:t>
@@ -896,278 +896,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Upper Limbs Joint Angle Measurement Using Wearable IMU Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Safa Mefteh</w:t>
+                <w:t xml:space="preserve">Camera-based control system of a planar cable-driven parallel robot intended for functional rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_16⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.596-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026357472400208X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417545v1</w:t>
+                <w:t xml:space="preserve">hal-05498362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based control system of a planar cable-driven parallel robot intended for functional rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssein Lamine</w:t>
+                <w:t xml:space="preserve">A Novel Approach for Upper Limbs Joint Angle Measurement Using Wearable IMU Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Bennour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mefteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (2), pp.596-615. </w:t>
+              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mechanisms and Machine Science, 158, pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S026357472400208X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59888-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498362v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid cable-driven parallel robot as a solution to the limited rotational workspace issue</w:t>
               </w:r>
@@ -1300,77 +1300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-Driven Parallel Robot Workspace Identification and Optimal Design Based on the Upper Limb Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1421,77 +1421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Force Myography and Surface Electromyography in Level of Muscle Activity Classification: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Mefteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1568,90 +1568,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based Design Approach: Development of a Planar Cable-Driven Parallel Robot for Upper Limb Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), pp.5635. </w:t>
@@ -1702,90 +1702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Based Selection of an Optimal Cable-Driven Parallel Robot Design for Rehabilitation Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Sandoval Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.7. </w:t>
@@ -1823,77 +1823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy analysis of non-overconstrained spherical parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,77 +1965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearance and manufacturing errors' effects on the accuracy of the 3-RCC Spherical Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,77 +2107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of spherical parallel manipulator for dexterous medical task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2249,77 +2249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Position Error of Four Non-Overconstrained Spherical Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,64 +2411,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Workflow of the Design of Cable-Driven Parallel Robot dedicated for upper limb rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Motion Assisting Devices for Limbs (ASSIST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rome, Italy. pp.263-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2515,90 +2515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary Experimental Feedback on a Co-manipulated Robotic System for Assisted Cervical Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Sellemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Vendeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Taoyuan City, France. pp.147-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2626,611 +2626,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Production Plan Under Ergonomic Aspects and Operational Effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a new motion tracking device for laparoscopy surgery training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arsicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. El Mabrouk</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.1029-1033, </w:t>
+              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.92-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233728v1</w:t>
+                <w:t xml:space="preserve">hal-05483472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facade Inspection: Design, Prototyping, and Testing of a Hybrid Cable-Driven Parallel Robot</w:t>
+                <w:t xml:space="preserve">Optimized Production Plan Under Ergonomic Aspects and Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginna Marcela García Rodríguez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. El Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Hajej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_42⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.1029-1033, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483745v1</w:t>
+                <w:t xml:space="preserve">hal-05233728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an Augmented R-CUBE mechanism for Cervical Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Terence Essomba</w:t>
+                <w:t xml:space="preserve">Facade Inspection: Design, Prototyping, and Testing of a Hybrid Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginna Marcela García Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Castillo-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Wen Wu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Workshop on Medical and Service Robots (MESROB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.82-91, </w:t>
+              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.414-424, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483463v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new motion tracking device for laparoscopy surgery training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimization of an Augmented R-CUBE mechanism for Cervical Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Essomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Wen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Medical and Service Robots (MESROB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.92-100, </w:t>
+              <w:t xml:space="preserve">The 9th International Workshop on Medical and Service Robots (MESROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Poitiers, France. pp.82-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96081-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483472v1</w:t>
+                <w:t xml:space="preserve">hal-05483463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Depth Camera for Motion Tracking of Cable-Driven Parallel Robot Intended for Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics &amp; Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Djerba, Tunisia. pp.53-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3264,51 +3264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Approach for Running Grade Classification Using IMUs Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanin Atiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3515,64 +3515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Force Myography and surface Electromyography in Level of Muscle Activity Classification: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiaa Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,64 +3675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen El Golli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3783,64 +3783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMU Based Serial Manipulator Joint Angle Monitoring: Comparison of Complementary and Double Stage Kalman Filter Data Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,90 +3930,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable 6-DoF Cable-Driven Parallel Robot with an Extended Rotational Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sébastian Sandoval Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Symposium on Mechanism Design for Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.322-331, </w:t>
@@ -4064,90 +4064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a Rehabilitation Four Cable-Driven Parallel Robot for Daily Living Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaws Ennaiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Sandoval Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics in Alpe-Adria-Danube Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Poitiers, France. pp.3-12, </w:t>
@@ -4185,64 +4185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinématique d'un manipulateur parallèle sphérique pour des applications médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,64 +4364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics &amp; Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Djerba, Tunisia. 158, Springer Nature Switzerland, 2024, Mechanisms and Machine Science, 978-3-031-59888-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4526,64 +4526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Advances in Mechanisms, Transmissions and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, Springer Nature Switzerland, pp.133-143, 2026, Mechanisms and Machine Science, </w:t>
@@ -4621,77 +4621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Master Haptic Device Design for Teleoperation: A 15-Year Exploration of Parallel and Hybrid Robotic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbadiâ Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Amine Laribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Carbone; Giuseppe Quaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of I4SDG Workshop 2025 - IFToMM for Sustainable Development Goals. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 179, Springer Nature Switzerland, pp.49-57, 2025, Mechanisms and Machine Science, 978-3-031-91150-7. </w:t>
@@ -4723,278 +4723,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Cable-Driven Parallel Robots for Functional Rehabilitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Stiffness Joint Implementation in a Mechanism for the Arm Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Salah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Guadalupe Contreras-Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arsicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Castillo-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.554-563, 2023, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, Springer Nature Switzerland, pp.612-619, 2023, Mechanisms and Machine Science, 978-3-031-45769-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502056v1</w:t>
+                <w:t xml:space="preserve">hal-05503163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness Joint Implementation in a Mechanism for the Arm Rehabilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Cable-Driven Parallel Robots for Functional Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiss Ghrairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Guadalupe Contreras-Calderón</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sana Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanism and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 148, Springer Nature Switzerland, pp.612-619, 2023, Mechanisms and Machine Science, 978-3-031-45769-2. </w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.554-563, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503163v1</w:t>
+                <w:t xml:space="preserve">hal-05502056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Baklouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadi&#226; Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2025.2488333" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Barhoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-025-09618-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Bouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mefteh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09138-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Ghrairi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Lamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357472400208X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaws Ennaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadiaa Chaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Romdhane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483194v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00162-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Tayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Sandoval Ar&#233;valo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romdhane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWS7FCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6FVMHZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-012-0325-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1R93MP81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15271-8_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Sellemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mabrouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856987" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginna Marcela Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tripodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Donahue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Robinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chebbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Golli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76147-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_34" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91151-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502056v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_62" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Contreras-Calder&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_61" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Diaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Barhoumi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kammoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Hajej" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadi&#226; Chaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-025-09618-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Bouzid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arsicault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bennour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Laribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069906" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Baklouti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725838.2025.2488333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mefteh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09138-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiss Ghrairi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Lamine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357472400208X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaws Ennaiem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadiaa Chaker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Romdhane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574722000923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483194v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-022-00162-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846321v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Tayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Sandoval Ar&#233;valo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics10010007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romdhane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zeghloul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.06.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PWS7FCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.05.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6FVMHZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-012-0325-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1R93MP81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ben Romdhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.194" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15271-8_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Sellemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Vendeuvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483472v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_10" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Mabrouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856987" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginna Marcela Garc&#237;a Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Castillo-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tripodi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96081-9_9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanin Atiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Donahue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Robinson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chebbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3_22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910228v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen El Golli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76147-9_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03910207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chaouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_25" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#233;bastian Sandoval Arevalo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_34" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48989-2_1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59888-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05466-1_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91151-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guadalupe Contreras-Calder&#243;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_61" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502056v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_62" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>