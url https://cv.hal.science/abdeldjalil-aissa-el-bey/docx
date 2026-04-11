--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdeldjalil Aïssa-El-Bey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey, Professeur IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdeldjalil-aissa-el-bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6267-3118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121176053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received the State Engineering degree from Ecole Nationale Polytechnique (ENP), Algiers, Algeria, in 2003, the M.S. degree in signal processing from Supelec and Paris XI University, Orsay, France, in 2004, and the Ph.D. degree in signal and image processing from ENST Paris, France, in 2007. In 2007, he joined the Signal & Communications department of IMT Atlantique (Telecom Bretagne) , Brest, France as an Associate Professor, and then Professor, since 2015. He was a Visiting Researcher at Fujitsu Laboratories, Japan and the department of Electrical and Electronic Engineering of The University of Melbourne, Australia in 2010 and 2015, respectively. His research interests are blind source separation, blind system identification and equalization, compressed sensing, sparse signal processing, statistical signal processing, wireless communications, and adaptive filtering. (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Invertible Koopman Autoencoder for long-term time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized FFDIAG algorithm for non-Hermitian joint matrix diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mesloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.109866. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Koopman prior for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3416828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Houx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cacioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Output Error Estimation for Memristor-Based Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3369423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Descent Group Hard Thresholding Algorithms for Block Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.109182. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for high rate OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (16), pp.e5579. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.5579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Hybrid Precoding and Combining Design based Multi-Stage Compressed Sensing Approach for mmWave MIMO Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112398-112413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3322658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for MIMO-OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.104234. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for generic blind-Joint Channel Equalization and Power Amplifier Post-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.104754-104762. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3317364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative threshold-based channel estimation and message-passing-based symbol detection in MIMO-OTFS systems using superimposed pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102091. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2023.102091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Energy Efficiency of Unreliable Memories for Quantized Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav R Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Machine Learning, Signal, and/or Image Processing Methods to Enhance Environmental Sensors, 22 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse channel estimation algorithms for OTFS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (18), pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind joint MIMO channel and data estimation based on regularized ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103201. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Semi-blind Channel Estimation and Finite Alphabet Signal Recovery Detection for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Zahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJSP.2021.3097968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Receivers for Large-Scale MIMO Systems With Finite-Alphabet Simplicity-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.21742-21758. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2969710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107522. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional CCA via penalized matrix decomposition for structure preserved fMRI data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ali Qadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Software Matlab Package: An analysis tool for multichannel non-stationary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity-based recovery of finite-alphabet signals for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.711 - 717. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved time-frequency noise reduction method using a psycho-acoustic Mel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.199 - 212. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multisensor time-frequency signal processing: A tutorial review with illustrations of performance enhancement in selected application areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.153-186. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.27 - 35. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse and smooth canonical correlation analysis through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.Art. 25 - </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DOA Estimation Algorithms using High-Resolution Quadratic Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5179 - 5190. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2718974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for a multi-user SISO interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Clutter Texture Estimation: Exploiting Decorrelation and Cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mounir Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.726-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-norm based alphabet-matching algorithm for adaptive blind equalization of high-order QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.552 - 556. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Blind Source Separation in a Multi-User Transmission System with Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (5), pp.551 - 554. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.071713.130413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (93), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater time service and synchronization based on time reversal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1272 (1), pp.397 - 404. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3493093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second-order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Audio Source Separation Using Modal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007:085438, 2007, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/85438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Underdetermined Convolutive Mixtures Using Their Time–Frequency Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (5), pp.1540 - 1550. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.898455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Nondisjoint Sources in the Time-Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.897 - 907. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.888877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity equalizer design for OTFS modulation in doubly-dispersive channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Updates Beamforming Design for Hybrid Fully-connected Millimeter-Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sensing Matrix Design-Based Alternating Minimization Approach for Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference, EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients optimization and low-complexity equalization for OTFS-RIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Communications and Networking (MECOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nhat Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Ensembles for Probabilistic Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2542-2546, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Beamforming Design based on Low Complexity Alternating Minimizing Solution for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2024: 3rd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbès, Algeria. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Few-Shot Neural Architecture Search in a Metric-Driven Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Machine Learning AutoML24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user generic channel equalization and sources separation for MIMO communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet’2023: 10th IEEE International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet60156.2023.10366765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Few-Shot Neural Architecture Search with Zero-Cost Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for multi-criteria generic channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Grove, California, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10477013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10207981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind channel equalization based on Complex-valued neural network and probability density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemSE: Fast MSE Prediction for Noisy Memristor-Based DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Artificial Intelligence Circuits and Systems (AICAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS54282.2022.9869978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapor, Singapore. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Hybrid Beamforming Design using GMD decomposition for mmWave MIMO-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICATEEE 2022: International Conference of advanced Technology In Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Using Multi-stage Compressed Sensing for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2021-Spring: IEEE 93rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the energy-efficiency of Kalman filter using unreliable memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale MIMO Receiver Based on Finite-Alphabet Sparse Detection and Concave-Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC48557.2020.9154216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse error recovery approach for detecting QAM signals in overloaded massive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Sparse Source Separation Based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4225 - 4229, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 53rd Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Combination of LMF and ZA-LMF for Variable Sparse System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murwan Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Zerguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2019 : Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple ADMM Solution To Sparse-Modeling-Based Detectors For Massive MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE 2019: 1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Identification of Sparse SIMO Channels using Maximum a Posteriori Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2018 : 52nd Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, Ca, United States. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Honk-Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo detection based on signal simplicity and compressed sensing for massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Subspace Tracking Algorithms for Sparse Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 : 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.1440 - 1444, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Algiers, Algeria. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de poursuite de sous-espace avec contrainte de parcimonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Detection Based On Sparse Decomposition For Massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Canonical Correlation Analysis Based on Rank-1 Matrix Approximation and its Application for fMRI Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4678 - 4682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2989 - 2993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1157 - 1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2011: 36th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and semi-blind sparse channel identification in MIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Taniguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2011 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of blind subspace based techniques using lp quasi-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Affes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2010 : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2809 - 2812, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of sparse SIMO channels using maximum a posteriori approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 : 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermark extraction using blind image separation and sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSPA 2008 : 5th International Workshop on Signal Processing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind SIMO channel identification using a sparsity criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2008 : 9th IEEE international workshop on signal processing advances in wireless communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.271 - 275, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind audio source separation using sparsity based criterion for convolutive mixture case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources en utilisant la décomposition en paquet d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1289-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined audio source separation using fast parametric decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Audio Sources from the Time-Frequency Representation of their Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Separation using Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITERATIVE BLIND SOURCE SEPARATION BY DECORRELATION: ALGORITHM AND PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIO SOURCE SEPARATION USING SPARSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability testing in blind source separation using resampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Independent Component Analysis and Blind Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.755-764, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source separation of audio sources in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAR 2005 : Signal Processing with Adaptative Sparse Structured Representations, November 16-18, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND SEPARATION OF AUDIO SOURCES CONVOLUTIVE MIXTURES USING PARAMETRIC DECOMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Eindhoven, Netherlands. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2005 : 8th IEEE International Symposium on Signal Processing and Its Applications, August 28-31, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Syndney, Australia. pp.451 - 454, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source seperation of non-disjoint nonstationary sources in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources audio par la méthode EMD (Empirical Mode Decomposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 : 20ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERDETERMINED BLIND SEPARATION OF AUDIO SOURCES IN TIME-FREQUENCY DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind system identification using cross-relation methods : further results and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Grebici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2003 : 7th IEEE International Symposium on Signal Processing and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.649 - 652, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization and separation using time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Analysis and Processing: A Comprehensive Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.502 - 509, 2015, 9780123984999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal metrics for vertical handoff towards (Cognitive) WiMAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMAX, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of underwater time service and synchronisation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : WO2011020222. 10653. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Recovered Under Sparse Adversarial Corruption? Assumption-Free Theory for Linear Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gugan Thoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification Algorithms for Sparse SIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical correlation analysis based on sparse penalty and through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2015-01-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Department of Electrical and Electronic Engineering (Melbourne) (University of Melbourne). 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf distance criteria and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources audio dans le contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations parcimonieuse et applications en communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01063287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdeldjalil Aïssa-El-Bey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey, Professeur IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdeldjalil-aissa-el-bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6267-3118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121176053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received the State Engineering degree from Ecole Nationale Polytechnique (ENP), Algiers, Algeria, in 2003, the M.S. degree in signal processing from Supelec and Paris XI University, Orsay, France, in 2004, and the Ph.D. degree in signal and image processing from ENST Paris, France, in 2007. In 2007, he joined the Signal & Communications department of IMT Atlantique (Telecom Bretagne) , Brest, France as an Associate Professor, and then Professor, since 2015. He was a Visiting Researcher at Fujitsu Laboratories, Japan and the department of Electrical and Electronic Engineering of The University of Melbourne, Australia in 2010 and 2015, respectively. His research interests are blind source separation, blind system identification and equalization, compressed sensing, sparse signal processing, statistical signal processing, wireless communications, and adaptive filtering. (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Invertible Koopman Autoencoder for long-term time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized FFDIAG algorithm for non-Hermitian joint matrix diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mesloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.109866. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Koopman prior for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3416828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Houx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cacioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Output Error Estimation for Memristor-Based Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3369423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for high rate OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (16), pp.e5579. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.5579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Descent Group Hard Thresholding Algorithms for Block Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.109182. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Hybrid Precoding and Combining Design based Multi-Stage Compressed Sensing Approach for mmWave MIMO Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112398-112413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3322658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for MIMO-OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.104234. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for generic blind-Joint Channel Equalization and Power Amplifier Post-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.104754-104762. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3317364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative threshold-based channel estimation and message-passing-based symbol detection in MIMO-OTFS systems using superimposed pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102091. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2023.102091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse channel estimation algorithms for OTFS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (18), pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Energy Efficiency of Unreliable Memories for Quantized Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav R Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Machine Learning, Signal, and/or Image Processing Methods to Enhance Environmental Sensors, 22 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Semi-blind Channel Estimation and Finite Alphabet Signal Recovery Detection for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Zahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJSP.2021.3097968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind joint MIMO channel and data estimation based on regularized ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103201. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Receivers for Large-Scale MIMO Systems With Finite-Alphabet Simplicity-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.21742-21758. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2969710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107522. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional CCA via penalized matrix decomposition for structure preserved fMRI data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ali Qadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Software Matlab Package: An analysis tool for multichannel non-stationary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity-based recovery of finite-alphabet signals for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.711 - 717. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multisensor time-frequency signal processing: A tutorial review with illustrations of performance enhancement in selected application areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.153-186. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved time-frequency noise reduction method using a psycho-acoustic Mel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.199 - 212. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DOA Estimation Algorithms using High-Resolution Quadratic Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5179 - 5190. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2718974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.27 - 35. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse and smooth canonical correlation analysis through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.Art. 25 - </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for a multi-user SISO interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Clutter Texture Estimation: Exploiting Decorrelation and Cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mounir Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.726-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-norm based alphabet-matching algorithm for adaptive blind equalization of high-order QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.552 - 556. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Blind Source Separation in a Multi-User Transmission System with Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (5), pp.551 - 554. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.071713.130413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (93), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater time service and synchronization based on time reversal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1272 (1), pp.397 - 404. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3493093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second-order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Audio Source Separation Using Modal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007:085438, 2007, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/85438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Underdetermined Convolutive Mixtures Using Their Time–Frequency Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (5), pp.1540 - 1550. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.898455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Nondisjoint Sources in the Time-Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.897 - 907. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.888877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity equalizer design for OTFS modulation in doubly-dispersive channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Updates Beamforming Design for Hybrid Fully-connected Millimeter-Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nhat Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sensing Matrix Design-Based Alternating Minimization Approach for Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference, EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients optimization and low-complexity equalization for OTFS-RIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Communications and Networking (MECOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Ensembles for Probabilistic Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2542-2546, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Beamforming Design based on Low Complexity Alternating Minimizing Solution for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2024: 3rd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbès, Algeria. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Few-Shot Neural Architecture Search in a Metric-Driven Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Machine Learning AutoML24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10207981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user generic channel equalization and sources separation for MIMO communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet’2023: 10th IEEE International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet60156.2023.10366765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Few-Shot Neural Architecture Search with Zero-Cost Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Grove, California, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10477013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for multi-criteria generic channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Hybrid Beamforming Design using GMD decomposition for mmWave MIMO-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICATEEE 2022: International Conference of advanced Technology In Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemSE: Fast MSE Prediction for Noisy Memristor-Based DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Artificial Intelligence Circuits and Systems (AICAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS54282.2022.9869978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind channel equalization based on Complex-valued neural network and probability density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapor, Singapore. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the energy-efficiency of Kalman filter using unreliable memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Using Multi-stage Compressed Sensing for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2021-Spring: IEEE 93rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse error recovery approach for detecting QAM signals in overloaded massive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale MIMO Receiver Based on Finite-Alphabet Sparse Detection and Concave-Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC48557.2020.9154216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE 2019: 1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 53rd Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Sparse Source Separation Based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4225 - 4229, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Combination of LMF and ZA-LMF for Variable Sparse System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murwan Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Zerguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2019 : Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple ADMM Solution To Sparse-Modeling-Based Detectors For Massive MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo detection based on signal simplicity and compressed sensing for massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Identification of Sparse SIMO Channels using Maximum a Posteriori Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2018 : 52nd Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, Ca, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Honk-Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Subspace Tracking Algorithms for Sparse Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 : 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.1440 - 1444, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Algiers, Algeria. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de poursuite de sous-espace avec contrainte de parcimonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Canonical Correlation Analysis Based on Rank-1 Matrix Approximation and its Application for fMRI Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4678 - 4682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Detection Based On Sparse Decomposition For Massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2989 - 2993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1157 - 1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and semi-blind sparse channel identification in MIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Taniguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2011 : )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of blind subspace based techniques using lp quasi-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Affes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2010 : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2809 - 2812, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind SIMO channel identification using a sparsity criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2008 : 9th IEEE international workshop on signal processing advances in wireless communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.271 - 275, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of sparse SIMO channels using maximum a posteriori approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 : 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermark extraction using blind image separation and sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSPA 2008 : 5th International Workshop on Signal Processing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind audio source separation using sparsity based criterion for convolutive mixture case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources en utilisant la décomposition en paquet d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1289-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined audio source separation using fast parametric decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Audio Sources from the Time-Frequency Representation of their Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Separation using Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability testing in blind source separation using resampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Independent Component Analysis and Blind Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.755-764, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIO SOURCE SEPARATION USING SPARSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITERATIVE BLIND SOURCE SEPARATION BY DECORRELATION: ALGORITHM AND PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERDETERMINED BLIND SEPARATION OF AUDIO SOURCES IN TIME-FREQUENCY DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources audio par la méthode EMD (Empirical Mode Decomposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 : 20ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source separation of audio sources in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAR 2005 : Signal Processing with Adaptative Sparse Structured Representations, November 16-18, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND SEPARATION OF AUDIO SOURCES CONVOLUTIVE MIXTURES USING PARAMETRIC DECOMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Eindhoven, Netherlands. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2005 : 8th IEEE International Symposium on Signal Processing and Its Applications, August 28-31, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Syndney, Australia. pp.451 - 454, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source seperation of non-disjoint nonstationary sources in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind system identification using cross-relation methods : further results and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Grebici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2003 : 7th IEEE International Symposium on Signal Processing and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.649 - 652, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization and separation using time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Analysis and Processing: A Comprehensive Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.502 - 509, 2015, 9780123984999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal metrics for vertical handoff towards (Cognitive) WiMAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMAX, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of underwater time service and synchronisation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : WO2011020222. 10653. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Recovered Under Sparse Adversarial Corruption? Assumption-Free Theory for Linear Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gugan Thoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification Algorithms for Sparse SIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical correlation analysis based on sparse penalty and through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2015-01-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Department of Electrical and Electronic Engineering (Melbourne) (University of Melbourne). 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf distance criteria and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources audio dans le contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations parcimonieuse et applications en communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01063287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22DC8F86"/>
+    <w:nsid w:val="6147A581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdeldjalil-aissa-el-bey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6267-3118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04516479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Mordido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3369423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Hadji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3322658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04213738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Farhati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Feki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa El Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3317364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03540228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lav R Varshney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03322591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02472952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107522" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Qadar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Krim Seghouane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Boashash" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fathi Al-Sa'D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouelha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.11.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0459-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2718974" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Hua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.03.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/85438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.898455" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888877" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05488717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05098819v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04629295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783271" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576139v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Ly-Manson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Boukli Hacene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet60156.2023.10366765" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199854" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03633511v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824100" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03654471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS54282.2022.9869978" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03864217v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093704" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187666v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448773" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187702v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413430" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861823v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meslem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC48557.2020.9154216" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104392" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059638v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683276" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276912v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048883" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02380181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Iqbal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murwan Bashir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Zerguine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048873" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087639v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645077" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081439" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611336v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Seki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Taniguchi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770993v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770985v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saleem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Beghdadi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641612" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772799v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771547v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555421" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366639" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772744v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souid&#232;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379262" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772652v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_94" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339342v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580972" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349346v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771615v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580192" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771658v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771571v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Grebici" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224787" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250429v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814662v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333371v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Halder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gugan Thoppe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202844v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00189685v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063287v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdeldjalil-aissa-el-bey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6267-3118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04516479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Mordido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3369423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Hadji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3322658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04213738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Farhati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Feki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa El Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3317364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03540228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lav R Varshney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030853" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03322591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02472952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107522" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Qadar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Krim Seghouane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.04.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Boashash" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fathi Al-Sa'D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.11.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouelha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2718974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0459-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Hua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.03.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/85438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.898455" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888877" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05488717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05098819v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04629295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576139v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Ly-Manson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Boukli Hacene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217100v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet60156.2023.10366765" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199854" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03864217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03654471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS54282.2022.9869978" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03633511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824100" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413430" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meslem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104392" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC48557.2020.9154216" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048883" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02380181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Iqbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murwan Bashir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Zerguine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048873" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610176v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081439" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611336v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947728v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Seki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Taniguchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962968" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947158" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641612" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saleem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Beghdadi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555421" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772752v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366639" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souid&#232;ne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379262" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772686v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_94" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772652v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771658v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580972" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580192" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771571v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Grebici" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224787" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814662v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333371v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Halder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gugan Thoppe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00189685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>