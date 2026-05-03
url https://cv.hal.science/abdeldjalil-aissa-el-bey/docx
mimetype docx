--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdeldjalil Aïssa-El-Bey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey, Professeur IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdeldjalil-aissa-el-bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6267-3118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121176053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received the State Engineering degree from Ecole Nationale Polytechnique (ENP), Algiers, Algeria, in 2003, the M.S. degree in signal processing from Supelec and Paris XI University, Orsay, France, in 2004, and the Ph.D. degree in signal and image processing from ENST Paris, France, in 2007. In 2007, he joined the Signal & Communications department of IMT Atlantique (Telecom Bretagne) , Brest, France as an Associate Professor, and then Professor, since 2015. He was a Visiting Researcher at Fujitsu Laboratories, Japan and the department of Electrical and Electronic Engineering of The University of Melbourne, Australia in 2010 and 2015, respectively. His research interests are blind source separation, blind system identification and equalization, compressed sensing, sparse signal processing, statistical signal processing, wireless communications, and adaptive filtering. (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Invertible Koopman Autoencoder for long-term time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized FFDIAG algorithm for non-Hermitian joint matrix diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mesloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.109866. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Koopman prior for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3416828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Houx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cacioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Output Error Estimation for Memristor-Based Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3369423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for high rate OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (16), pp.e5579. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.5579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Descent Group Hard Thresholding Algorithms for Block Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.109182. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Hybrid Precoding and Combining Design based Multi-Stage Compressed Sensing Approach for mmWave MIMO Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112398-112413. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3322658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for MIMO-OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.104234. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for generic blind-Joint Channel Equalization and Power Amplifier Post-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.104754-104762. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3317364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative threshold-based channel estimation and message-passing-based symbol detection in MIMO-OTFS systems using superimposed pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102091. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2023.102091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse channel estimation algorithms for OTFS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (18), pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Energy Efficiency of Unreliable Memories for Quantized Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav R Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Machine Learning, Signal, and/or Image Processing Methods to Enhance Environmental Sensors, 22 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Semi-blind Channel Estimation and Finite Alphabet Signal Recovery Detection for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Zahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJSP.2021.3097968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind joint MIMO channel and data estimation based on regularized ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103201. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Receivers for Large-Scale MIMO Systems With Finite-Alphabet Simplicity-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.21742-21758. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2969710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107522. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional CCA via penalized matrix decomposition for structure preserved fMRI data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ali Qadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Software Matlab Package: An analysis tool for multichannel non-stationary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity-based recovery of finite-alphabet signals for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.711 - 717. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multisensor time-frequency signal processing: A tutorial review with illustrations of performance enhancement in selected application areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.153-186. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved time-frequency noise reduction method using a psycho-acoustic Mel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.199 - 212. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DOA Estimation Algorithms using High-Resolution Quadratic Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5179 - 5190. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2718974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.27 - 35. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse and smooth canonical correlation analysis through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.Art. 25 - </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for a multi-user SISO interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Clutter Texture Estimation: Exploiting Decorrelation and Cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mounir Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.726-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-norm based alphabet-matching algorithm for adaptive blind equalization of high-order QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.552 - 556. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Blind Source Separation in a Multi-User Transmission System with Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (5), pp.551 - 554. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.071713.130413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (93), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater time service and synchronization based on time reversal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1272 (1), pp.397 - 404. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3493093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second-order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Audio Source Separation Using Modal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007:085438, 2007, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/85438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Underdetermined Convolutive Mixtures Using Their Time–Frequency Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (5), pp.1540 - 1550. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.898455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Nondisjoint Sources in the Time-Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.897 - 907. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.888877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity equalizer design for OTFS modulation in doubly-dispersive channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Updates Beamforming Design for Hybrid Fully-connected Millimeter-Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nhat Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sensing Matrix Design-Based Alternating Minimization Approach for Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference, EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients optimization and low-complexity equalization for OTFS-RIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Communications and Networking (MECOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Ensembles for Probabilistic Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2542-2546, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Beamforming Design based on Low Complexity Alternating Minimizing Solution for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2024: 3rd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbès, Algeria. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Few-Shot Neural Architecture Search in a Metric-Driven Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Machine Learning AutoML24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10207981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user generic channel equalization and sources separation for MIMO communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet’2023: 10th IEEE International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet60156.2023.10366765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Few-Shot Neural Architecture Search with Zero-Cost Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Grove, California, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10477013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for multi-criteria generic channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Hybrid Beamforming Design using GMD decomposition for mmWave MIMO-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICATEEE 2022: International Conference of advanced Technology In Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemSE: Fast MSE Prediction for Noisy Memristor-Based DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Artificial Intelligence Circuits and Systems (AICAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS54282.2022.9869978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind channel equalization based on Complex-valued neural network and probability density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapor, Singapore. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the energy-efficiency of Kalman filter using unreliable memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Using Multi-stage Compressed Sensing for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2021-Spring: IEEE 93rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse error recovery approach for detecting QAM signals in overloaded massive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale MIMO Receiver Based on Finite-Alphabet Sparse Detection and Concave-Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC48557.2020.9154216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE 2019: 1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 53rd Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Sparse Source Separation Based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4225 - 4229, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Combination of LMF and ZA-LMF for Variable Sparse System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murwan Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Zerguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2019 : Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple ADMM Solution To Sparse-Modeling-Based Detectors For Massive MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo detection based on signal simplicity and compressed sensing for massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Identification of Sparse SIMO Channels using Maximum a Posteriori Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2018 : 52nd Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, Ca, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Honk-Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Subspace Tracking Algorithms for Sparse Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 : 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.1440 - 1444, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Algiers, Algeria. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de poursuite de sous-espace avec contrainte de parcimonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Canonical Correlation Analysis Based on Rank-1 Matrix Approximation and its Application for fMRI Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4678 - 4682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Detection Based On Sparse Decomposition For Massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2989 - 2993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1157 - 1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and semi-blind sparse channel identification in MIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Taniguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2011 : )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of blind subspace based techniques using lp quasi-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Affes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2010 : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2809 - 2812, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind SIMO channel identification using a sparsity criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2008 : 9th IEEE international workshop on signal processing advances in wireless communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.271 - 275, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of sparse SIMO channels using maximum a posteriori approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 : 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermark extraction using blind image separation and sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSPA 2008 : 5th International Workshop on Signal Processing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind audio source separation using sparsity based criterion for convolutive mixture case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources en utilisant la décomposition en paquet d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1289-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined audio source separation using fast parametric decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Audio Sources from the Time-Frequency Representation of their Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Separation using Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability testing in blind source separation using resampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Independent Component Analysis and Blind Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.755-764, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIO SOURCE SEPARATION USING SPARSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITERATIVE BLIND SOURCE SEPARATION BY DECORRELATION: ALGORITHM AND PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERDETERMINED BLIND SEPARATION OF AUDIO SOURCES IN TIME-FREQUENCY DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources audio par la méthode EMD (Empirical Mode Decomposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 : 20ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source separation of audio sources in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAR 2005 : Signal Processing with Adaptative Sparse Structured Representations, November 16-18, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND SEPARATION OF AUDIO SOURCES CONVOLUTIVE MIXTURES USING PARAMETRIC DECOMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Eindhoven, Netherlands. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2005 : 8th IEEE International Symposium on Signal Processing and Its Applications, August 28-31, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Syndney, Australia. pp.451 - 454, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source seperation of non-disjoint nonstationary sources in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind system identification using cross-relation methods : further results and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Grebici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2003 : 7th IEEE International Symposium on Signal Processing and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.649 - 652, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization and separation using time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Analysis and Processing: A Comprehensive Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.502 - 509, 2015, 9780123984999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal metrics for vertical handoff towards (Cognitive) WiMAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMAX, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of underwater time service and synchronisation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : WO2011020222. 10653. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Recovered Under Sparse Adversarial Corruption? Assumption-Free Theory for Linear Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gugan Thoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification Algorithms for Sparse SIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical correlation analysis based on sparse penalty and through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2015-01-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Department of Electrical and Electronic Engineering (Melbourne) (University of Melbourne). 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf distance criteria and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources audio dans le contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations parcimonieuse et applications en communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01063287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdeldjalil Aïssa-El-Bey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey, Professeur IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdeldjalil-aissa-el-bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6267-3118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121176053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey est professeur au département Mathematical & Electrical Engineering de l’IMT Atlantique (Brest, France) et membre senior de l’IEEE. Il est titulaire d’une habilitation à diriger des recherches (HDR) en traitement du signal et communications numériques obtenue en 2012 à l’Université de Bretagne Occidentale. Il a obtenu son doctorat en 2007 à Télécom Paris, en collaboration avec France Télécom R&D, après un DEA en automatique et traitement du signal (Université Paris XI / Supélec) et un diplôme d’ingénieur en électronique de l’École Nationale Polytechnique d’Alger. Il a débuté sa carrière académique en tant qu’ATER à l’Université Paris XI, puis maître de conférences à Télécom Bretagne (2007–2015). Depuis 2015, il est professeur à l’IMT Atlantique, où il mène des activités d’enseignement et de recherche en traitement du signal et communications numériques, et contribue à la structuration des formations au sein du département.Son parcours est marqué par plusieurs séjours de recherche dans des laboratoires académiques et industriels internationaux, notamment à Fujitsu Laboratories (Japon) sur l’identification de canaux MIMO, à l’Université de Melbourne (Australie) sur l’apprentissage de dictionnaires pour la séparation de sources, ainsi qu’à Qatar University dans le domaine du traitement temps-fréquence et des signaux biomédicaux. Ses travaux de recherche portent sur le traitement statistique du signal et les communications, avec des contributions en séparation aveugle de sources, traitement parcimonieux et compressed sensing, ainsi qu’en traitement d’antennes et systèmes MIMO.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of explainable AI methods for interpreting deep learning–based classification of 3D gait kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-46243-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dual-mode index modulation in MIMO-OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.106134. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2026.106134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Invertible Koopman Autoencoder for long-term time series forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2025), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized FFDIAG algorithm for non-Hermitian joint matrix diagonalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mesloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230, pp.109866. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a diagnostic tool for neurological gait disorders in childhood combining 3D gait kinematics and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Houx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cacioppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171, pp.108095. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Koopman prior for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4191-4206. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3416828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182289v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Output Error Estimation for Memristor-Based Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.1205-1218. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3369423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and data detection for high rate OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (16), pp.e5579. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.5579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Descent Group Hard Thresholding Algorithms for Block Sparsity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.109182. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Hybrid Precoding and Combining Design based Multi-Stage Compressed Sensing Approach for mmWave MIMO Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.112398-112413. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3322658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for MIMO-OTFS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.104234. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2023.104234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for generic blind-Joint Channel Equalization and Power Amplifier Post-distortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmaied Shaiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.104754-104762. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3317364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative threshold-based channel estimation and message-passing-based symbol detection in MIMO-OTFS systems using superimposed pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.102091. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phycom.2023.102091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse channel estimation algorithms for OTFS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (18), pp.2158-2170. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Energy Efficiency of Unreliable Memories for Quantized Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lav R Varshney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Machine Learning, Signal, and/or Image Processing Methods to Enhance Environmental Sensors, 22 (3), pp.853. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22030853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Semi-blind Channel Estimation and Finite Alphabet Signal Recovery Detection for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Zahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJSP.2021.3097968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind joint MIMO channel and data estimation based on regularized ML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.103201. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Bayesian Speech Enhancement by Parametric Joint Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.15695-15710. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.107522. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Receivers for Large-Scale MIMO Systems With Finite-Alphabet Simplicity-Based Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.21742-21758. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2969710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Data Assimilation of Along-Track Nadir and Wide-Swath SWOT Altimetry Observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.2530 - 2540. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2903941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional CCA via penalized matrix decomposition for structure preserved fMRI data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ali Qadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iteratively Reweighted two-Stage LASSO for Block-Sparse Signal Recovery Under Finite-Alphabet Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.73-77. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Finite-Alphabet Block-Sparse Signals from MAP Support Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.57996 - 58009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2914349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity-based recovery of finite-alphabet signals for large-scale MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.70-82. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical derivation for second-order blind separation of two signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (11), pp.711 - 717. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-018-0635-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Software Matlab Package: An analysis tool for multichannel non-stationary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.53 - 58. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust multisensor time-frequency signal processing: A tutorial review with illustrations of performance enhancement in selected application areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.153-186. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved time-frequency noise reduction method using a psycho-acoustic Mel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.199 - 212. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DOA Estimation Algorithms using High-Resolution Quadratic Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouelha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (19), pp.5179 - 5190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2718974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse multiuser detection based on modulation-alphabets exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71, pp.27 - 35. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse and smooth canonical correlation analysis through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.Art. 25 - </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13634-017-0459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution analytique pour l'identification aveugle au second ordre d'un système à deux entrées et deux sorties : implémentation adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.385 - 402. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Iterative Detector of MIMO Transmission Using Sparse Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (8), pp.3458-3464. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2014.2360687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based Recovery of Finite Alphabet Solutions to Underdetermined Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.2008 - 2018. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2015.2399914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf fitting and convergence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.266 - 277. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Metrics Estimation for CSMA/CA Networks Using a Markov Modeling and Source Enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (Part B), pp.274 - 283. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment for a multi-user SISO interference channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLR Test for OFDM System Identification Using Pilot Tones Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2013-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Clutter Texture Estimation: Exploiting Decorrelation and Cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mounir Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Hamadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.726-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-norm based alphabet-matching algorithm for adaptive blind equalization of high-order QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.552 - 556. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.2539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of base station antennas in a cognitive receiver by exploiting pilot patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.8 - 11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2012.112812.121956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Blind Source Separation in a Multi-User Transmission System with Interference Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (5), pp.551 - 554. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCL.2013.071713.130413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Statistical Tests to Sparseness-Based Blind Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasip Journal on Applied Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (169), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive OFDM system detection using pilot tones second and third-order cyclostationarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (2), pp.252-268. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer metrics for vertical handover toward OFDM based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (93), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust statistics based noise variance estimation : application to wideband interception of non-cooperative communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.746 - 755. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2011.5705706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater time service and synchronization based on time reversal technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1272 (1), pp.397 - 404. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3493093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second-order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework for second order blind separation of stationary colored sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingbo Hua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (9), pp.2123 - 2137. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2008.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Data-Aided SNR Estimation of OFDM Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (11), pp.813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Audio Source Separation Using Modal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007:085438, 2007, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/85438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Separation of Underdetermined Convolutive Mixtures Using Their Time–Frequency Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (5), pp.1540 - 1550. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2007.898455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Nondisjoint Sources in the Time-Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (3), pp.897 - 907. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2006.888877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity equalizer design for OTFS modulation in doubly-dispersive channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2026: IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Updates Beamforming Design for Hybrid Fully-connected Millimeter-Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Blind Deconvolution using Bayesian MAP Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bourdin White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Tochigi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Deep Augmented MUSIC Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Nhat Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Sensing Matrix Design-Based Alternating Minimization Approach for Compressive Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd European Signal Processing Conference, EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098819v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coefficients optimization and low-complexity equalization for OTFS-RIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Middle East Conference on Communications and Networking (MECOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Le caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Deep Learning Classification Methods Of 3D Kinematic Data For Neurological Gait Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyang Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lempereur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Ensembles for Probabilistic Time Series Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2542-2546, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Beamforming Design based on Low Complexity Alternating Minimizing Solution for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2024: 3rd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbès, Algeria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Few-Shot Neural Architecture Search in a Metric-Driven Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Boukli Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Machine Learning AutoML24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal partially superimposed pilot pattern for OTFS communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2024-Spring: IEEE 99th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2024-Spring62846.2024.10683167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Coding Techniques for Adjustable Lossy Compression of Baseband Signals in Centralized and Virtualized Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Detection Technique for Multiuser Systems Empowered by Reconfigurable Intelligent Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECOM 2024: IEEE Middle East Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECOM61498.2024.10881413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTFS-IM channel estimation and data detection algorithm with a superimposed pilot pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2023: IEEE Statistical Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP53291.2023.10207981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-user generic channel equalization and sources separation for MIMO communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComNet’2023: 10th IEEE International Conference on Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet60156.2023.10366765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Sentinel-2 reflectance dynamics for data-driven assimilation and forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks as Catalysts for Enhanced Lossless Compression in Satellite Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Technologies for Communication, ICETC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Few-Shot Neural Architecture Search with Zero-Cost Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotée Ly-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données variationnelle de séries temporelles d'images Sentinel-2 avec un modèle dynamique auto-supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Neural Koopman Operators to Learn Continuous Representations of Dynamical Systems from Scarce Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Drumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895087v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and symbol detection for OTFS system using a two-stage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Grove, California, United States. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10477013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic modulation classification for multi-criteria generic channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Hybrid Beamforming Design using GMD decomposition for mmWave MIMO-OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICATEEE 2022: International Conference of advanced Technology In Electronic and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, M'sila, Algeria. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICATEEE57445.2022.10093704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de canal pour les systèmes OTFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MemSE: Fast MSE Prediction for Noisy Memristor-Based DNN Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Henwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Mordido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international Conference on Artificial Intelligence Circuits and Systems (AICAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICAS54282.2022.9869978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind channel equalization based on Complex-valued neural network and probability density fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9824100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative channel estimation and data detection algorithm for OTFS modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Ouchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapor, Singapore. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the energy-efficiency of Kalman filter using unreliable memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leduc-Primeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Estimation Using Multi-stage Compressed Sensing for Millimeter Wave MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdad Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2021-Spring: IEEE 93rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2021-Spring51267.2021.9448773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sparse error recovery approach for detecting QAM signals in overloaded massive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM48682.2020.9104392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale MIMO Receiver Based on Finite-Alphabet Sparse Detection and Concave-Convex Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC48557.2020.9154216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE 2019: 1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Sparse Subspace Tracking Algorithm based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 53rd Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Sparse Source Separation Based on Shear and Givens Rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.4225 - 4229, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Combination of LMF and ZA-LMF for Variable Sparse System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murwan Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Zerguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2019 : Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pacific Grove, United States. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF44664.2019.9048873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple ADMM Solution To Sparse-Modeling-Based Detectors For Massive MIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Djeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference on Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo detection based on signal simplicity and compressed sensing for massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2018 : IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2018.8377048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Soft Threshold and Statistical Estimation for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation par Analogues de Données Altimétriques Nadir et SWOT dans la Mer Méditerranée Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Smoothed Sigmoid-Based Shrinkage in Time-Frequency Domain for Robust Audio Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2018 : 9th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2018.8709167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Blind Identification of Sparse SIMO Channels using Maximum a Posteriori Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar 2018 : 52nd Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pacific Grove, Ca, United States. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint channel estimation and simplicity-based detection for large-scale MIMO FEC-coded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2018 : 10th International Symposium on Turbo Codes &amp; Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Honk-Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2018.8625296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation for along-track nadir and SWOT altimetry data in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative and Sparse Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSE 2017 : Data Science &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Subspace Tracking Algorithms for Sparse Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2017 : 25th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.1440 - 1444, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of geophysical dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2017 : 25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition Non-négative de Dynamiques Géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed form solution for whitenning based second order blind identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Meziane Bentahar Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAT 2017 : IEEE 7th Seminar on Detection Systems: Architectures and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Algiers, Algeria. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAT.2017.7889173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-adapted convolution-based super-resolution of irregularly-sampled ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de poursuite de sous-espace avec contrainte de parcimonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacerredine Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Canonical Correlation Analysis Based on Rank-1 Matrix Approximation and its Application for fMRI Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2016 : 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4678 - 4682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative decomposition of linear relationships: application to multi-source ocean remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4179-4183, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo Detection Based On Sparse Decomposition For Massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2016 : 9th International symposium on Turbo Codes and Iterative Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity detector for very large and massive MIMO transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2015 : 16th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.251 - 255, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2015.7227038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Half-Sparse Decomposition-based Detection for massive MIMO Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahran Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Abdelkefi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Communications and Networking (ComNet 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete solutions to underdetermined linear systems via sparse-based transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS 2015 : Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization and automatic modulation classification based on PDF fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.2989 - 2993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction par transformation parcimonieuse de solutions à alphabet fini de systèmes linéaires sous-déterminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015 : 25ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Criteria for Blind Equalization Based on PDF Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2014 : 15th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp.489 - 493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-Based Algorithms for Blind Separation of Convolutive Mixtures with Application to EMG Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSP 2014 : IEEE Statistical Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.197 - 200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precoding and Decoding in the MIMO Interference Channel for Discrete Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2013 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1157 - 1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de complexité réduite d'un égaliseur aveugle par méthodes à noyaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive radius blind equalization algorithm based on pdf fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de voie pour la maximisation du débit dans les schémas d’alignement d’interférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decoding strategy for underdetermined mimo transmission sparse decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 : 21st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the pilot pattern orthogonality of ofdma signals for the estimation of base stations number of antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2013 : The 8th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mazafran, Algiers, Algeria. pp.416 - 421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Source Separation of Finite Alphabet Signals Via L1 Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2012: 11th IEEE International Conference on Information Sciences, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Quebec, Canada. pp.625 - 628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Pilot Cyclostationarity for LTE Base Station Number of Antennas Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012: IEEE 23rd International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.2202 - 2207, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference Alignment: Precoding Subspaces Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2012: 13th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference alignment: improved design via precoding vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Fadlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2012: 75th IEEE Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes OFDM à partir de la signature des pilotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification using pilot tone signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Gazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux d'activité temps-fréquence d'un signal OFDMA pour des applications en radio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI: traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive blind estimation of sparse SIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOSSPA 2011: 7th International Workshop on Systems, Signal Processing and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tipaza, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of finite alphabet signals from incomplete measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind and semi-blind sparse channel identification in MIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Seki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiko Taniguchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2011 : )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc.2011.5962968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust underdetermined blind audio source separation of sparse signals in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Mohamed Aziz Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of blind subspace based techniques using lp quasi-norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abla Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Affes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2010 : 11th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer IEEE 802.11 channel occupancy rate estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2010: International Symposium on Images /Video Communications over fixed and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the time-frequency activity rate of OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010: International Conference on Ultra Modern Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes OFDM cognitifs basée sur les signatures pilotes cyclostationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity hypotheses for robust estimation of the noise standard deviation in various signal processing applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00369626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area of mouth opening estimation from speech acoustics using blind deconvolution technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVSP 2009 : 8th International conference on auditory-visual speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.80 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hybrid adaptive blind equalizers for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Jachranka, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind noise variance estimation for OFDMA signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2581 - 2584, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two vertical handcover metrics toward an IEEE 802.11N network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rabie Oularbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS 2009 : Cognitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation aveugle du taux d'activité temps-fréquence des signaux OFDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII colloque GRETSI : Groupe de recherche et d'études du traitement du signal, septembre, Dijon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'aire d'ouverture de la bouche à partir d'information acoustique du signal de parole en utilisant des techniques de déconvolution aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2009 : XXIIe Colloque GRETSI, Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid adaptive blind equalization algorithms for QAM signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009 : 34th IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.2809 - 2812, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind SIMO channel identification using a sparsity criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAWC 2008 : 9th IEEE international workshop on signal processing advances in wireless communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Recife, Brazil. pp.271 - 275, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.2008.4641612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind identification of sparse SIMO channels using maximum a posteriori approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2008 : 16th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM system identification based on m-sequence signatures in cognitive radio context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : 19th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermark extraction using blind image separation and sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSPA 2008 : 5th International Workshop on Signal Processing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources en utilisant la décomposition en paquet d'ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2007 : 21ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1289-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined audio source separation using fast parametric decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2007.4555421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined Blind Separation of Audio Sources from the Time-Frequency Representation of their Convolutive Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind audio source separation using sparsity based criterion for convolutive mixture case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis and Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Separation using Sparse Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Souidène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Beghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.125-128, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identifiability testing in blind source separation using resampling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Independent Component Analysis and Blind Signal Separation (ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Charleston, United States. pp.755-764, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11679363_94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUDIO SOURCE SEPARATION USING SPARSITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Bousbia-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITERATIVE BLIND SOURCE SEPARATION BY DECORRELATION: ALGORITHM AND PERFORMANCE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERDETERMINED BLIND SEPARATION OF AUDIO SOURCES IN TIME-FREQUENCY DOMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle sous-déterminée de sources audio par la méthode EMD (Empirical Mode Decomposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2005 : 20ème Colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-La-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLIND SEPARATION OF AUDIO SOURCES CONVOLUTIVE MIXTURES USING PARAMETRIC DECOMPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Acoustic Echo and Noise Control (IWAENC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Eindhoven, Netherlands. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source separation of audio sources in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPAR 2005 : Signal Processing with Adaptative Sparse Structured Representations, November 16-18, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of audio sources using modal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2005 : 8th IEEE International Symposium on Signal Processing and Its Applications, August 28-31, Sydney, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Syndney, Australia. pp.451 - 454, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underdetermined blind source seperation of non-disjoint nonstationary sources in the time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Linh-Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Symposium on Signal Processing and Its Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2005.1580192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind system identification using cross-relation methods : further results and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimi Grebici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Abed-Meraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belouchrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPA 2003 : 7th IEEE International Symposium on Signal Processing and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Paris, France. pp.649 - 652, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2003.1224787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog data assimilation of along-track nadir and SWOT altimetry observations in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Geophysical Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE OceanView International School 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palma, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Decomposition of Sea Surface Dynamics from Multi-source Ocean Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tandeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO 2016 : A connected ocean: new approaches, new technologies, new challenges for knowledge of ocean processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France. 52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio source localization and separation using time-frequency representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-Frequency Signal Analysis and Processing: A Comprehensive Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.502 - 509, 2015, 9780123984999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal metrics for vertical handoff towards (Cognitive) WiMAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Houcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciblat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMAX, new developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, pp.1 - 20, 2010, 9789537619534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kind of underwater time service and synchronisation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">China, Patent n° : WO2011020222. 10653. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor Time-Frequency Signal Processing Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Boashash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fathi Al-Sa'D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Be Recovered Under Sparse Adversarial Corruption? Assumption-Free Theory for Linear Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aïssa-El-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gugan Thoppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can SWOT Improve the Reconstruction of Sea Level Anomaly Fields? Insights for Data-driven Approaches in the Western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gomez-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative Observation-based Decomposition of Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopez Radcenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Identification Algorithms for Sparse SIMO Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical correlation analysis based on sparse penalty and through rank-1 matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Krim Seghouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2015-01-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud); Department of Electrical and Electronic Engineering (Melbourne) (University of Melbourne). 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind equalization based on pdf distance criteria and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhaila Fki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chonavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2013, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparse model for robust noise variance estimation and application to wideband CES interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Socheleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud - ENSTA Bretagne - Ecole Nationale d'ingénieurs de Brest); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation aveugle de sources audio dans le contexte automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations parcimonieuse et applications en communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01063287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId406"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6147A581"/>
+    <w:nsid w:val="81AC0824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdeldjalil-aissa-el-bey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6267-3118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04516479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Mordido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3369423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Hadji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3322658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04213738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Farhati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Feki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa El Bey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3317364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03540228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lav R Varshney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030853" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03322591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02472952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107522" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124926v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Qadar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Krim Seghouane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.04.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Boashash" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fathi Al-Sa'D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.12.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.11.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774898v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouelha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2718974" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0459-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Hua" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.03.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772815v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/85438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.898455" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888877" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05488717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05098819v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04629295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576139v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Ly-Manson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Boukli Hacene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217100v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet60156.2023.10366765" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199854" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03864217v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03654471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS54282.2022.9869978" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03633511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824100" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413430" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meslem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104392" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC48557.2020.9154216" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276912v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048883" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02380181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Iqbal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murwan Bashir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Zerguine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048873" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610176v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081439" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611336v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947728v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Seki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Taniguchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962968" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947158" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504770v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641612" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saleem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Beghdadi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772799v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555421" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772752v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366639" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souid&#232;ne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379262" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772686v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_94" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772652v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771658v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771636v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580972" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771615v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580192" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771571v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Grebici" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224787" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814662v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333371v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Halder" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gugan Thoppe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067712v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00189685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063287v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdeldjalil-aissa-el-bey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6267-3118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121176053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyang Lan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa-El-Bey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-46243-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05589394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouchikh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2026.106134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989093v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerredine Lassami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109866" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Houx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cacioppo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04182289v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3416828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04516479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henwood" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Mordido" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3369423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04155866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.5579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04156466v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahran Hajji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Fergani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3322658" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04229160v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2023.104234" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04213738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Farhati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Feki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dziri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil A&#239;ssa El Bey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3317364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04095667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2023.102091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03765659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12469" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03540228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lav R Varshney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030853" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03286312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Zahran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3097968" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03322591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02458287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Khanh Mai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02472952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02467566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2969710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez Radcenco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Navarro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2903941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124926v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Qadar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Krim Seghouane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2019.04.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2914349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.05.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Meziane Bentahar Meziane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-018-0635-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Boashash" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fathi Al-Sa'D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2017.12.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.11.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouelha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2018.04.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2718974" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.08.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM8BMRK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-017-0459-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610134v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Fadlallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2360687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Mohamed Aziz Sbai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2399914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Fki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.02.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Oularbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Gazor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houcke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-79" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-72" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mounir Abdelaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Hamadouche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Labed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.2539" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMH73R0K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.112812.121956" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCL.2013.071713.130413" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-169" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Socheleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2010.07.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ3RZX75-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-93" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2011.5705706" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3493093" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801044v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingbo Hua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.03.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656640v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/85438" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.898455" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Linh-Trung" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.888877" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05476207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05488717v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bourdin White" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05123093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Nhat Huynh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05098819v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05272935v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499908v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715299" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04629295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783271" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04576139v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233;e Ly-Manson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Boukli Hacene" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mauch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2024-Spring62846.2024.10683167" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04588541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Piana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04698833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECOM61498.2024.10881413" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP53291.2023.10207981" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelkefi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet60156.2023.10366765" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04018094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289879" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04219569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04084032v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03895087v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094919" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04217810v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10477013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04080298v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03864217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATEEE57445.2022.10093704" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03685638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03654471v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS54282.2022.9869978" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03633511v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9824100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03552260v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747191" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187702v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413430" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03187666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448773" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Meslem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM48682.2020.9104392" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC48557.2020.9154216" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048883" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683276" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02380181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Iqbal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murwan Bashir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Zerguine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF44664.2019.9048873" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087659v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377048" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893685v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709211" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01867850v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893712v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2018.8709167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645077" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2018.8625296" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739800v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519089" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614085v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081439" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611337v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511453v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAT.2017.7889173" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735256v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297095" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611336v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tandeo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472464" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379489v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227038" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308364v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188847v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudjellal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khandani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903893v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829937v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725038v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797589v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362720" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725040v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725649v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609305v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632773v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Kimura" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Seki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Taniguchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5962968" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609318v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947158" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504770v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Kammoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Affes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527537v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565928v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498333v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369626v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770963v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Thanh Do" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760844v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486766v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960150" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472054v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498331v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770975v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960207" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2008.4641612" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770993v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770991v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699458" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770985v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saleem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Beghdadi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771547v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771586v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555421" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772752v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366639" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772799v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772744v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Souid&#232;ne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379262" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772686v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11679363_94" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bousbia-Salah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771627v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580972" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771648v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339342v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349346v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771615v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2005.1580192" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771571v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Grebici" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2003.1224787" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739801v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611018v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472847v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184968v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814662v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333371v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Halder" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gugan Thoppe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891689v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067712v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202844v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836795v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00189685v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063287v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>