--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -1284,303 +1284,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parlers hilaliens : nature et redécouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La geste des Banu Hilal,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes sur le moyen arabe à partir de corpus marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Middle/Mixed Arabic in the Standardization of Modern Arabic in Its Actual Written/Spoken Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les parlers hilaliens : nature et redécouverte</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">تعليم اللغة العربية للناطقين بالفرنسية</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La geste des Banu Hilal,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les méthodes linguistiques et l'enseignement de la langue arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure/Université Moulay Ismail, Meknès., Dec 2012, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression orale dans la perspective d’acquisition de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de l’arabe aux non arabophones : expériences croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes 2, Apr 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584940v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01584929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation pédagogique et interculturelle de la poésie arabe</w:t>
               </w:r>
@@ -2250,165 +2250,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports d'une enquête phonologique sur le français parlé par des arabophones bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Rencontre des Jeunes Linguistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral, Mar 1995, Boulogne Sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bilinguisme franco-arabe au Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Nissabouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regars sur la francophonie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes 2, Apr 1995, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586479v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04709767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4173,51 +4173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09BA114C"/>
+    <w:nsid w:val="95092AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelfattah-nissabouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6632-2734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170404145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304200934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Nissabouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04706438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03679415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01636640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04709772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04709767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04711152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/al-harraz-ou-etre-le-diable-et-jouer-fleur/80431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ponteseditores.com.br" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04706546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/711/grammaire-et-prosodie-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/31029?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3480/regards-sur-la-francophonie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04711192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994REN20024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelfattah-nissabouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6632-2734" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170404145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304200934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Nissabouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04706438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03679415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01636640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01584958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04709772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04709767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04711152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05321782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/al-harraz-ou-etre-le-diable-et-jouer-fleur/80431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ponteseditores.com.br" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04706546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04706656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/711/grammaire-et-prosodie-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/31029?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01586432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/3480/regards-sur-la-francophonie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04712445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04711192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994REN20024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04710869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>