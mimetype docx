--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelghani MADDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelghani-maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9268-8022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238141969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat, Université Sorbonne Paris Nord,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Laboratoire : Centre d'Économie de Paris Nord - CEPN.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Titre : 'La quantification de la recherche scientifique et ses enjeux : bases de données,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">indicateurs et cartographie des données bibliométriques'.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Innovation, organisation et stratégies internationales '.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spécialité : Innovation et management de la propriété intellectuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitrise, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : 'Innovation, économie et finance de l'entreprise '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Économie appliquée - ingénierie financière '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Management et gestion des entreprises '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">01/2023 - Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche : GEMASS, Sorbonne Université - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12/2018 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université de Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">11/2016 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Data scientist : Observatoire des Sciences et Techniques (OST) du Haut Conseil de l'Évaluation de la Recherche et de l'Enseignement Supérieur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">09/2014 - 06/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université Sorbonne Paris Nord</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">04/2018 - 04/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Intervenant pédagogique : Complétude - Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">03/2016 - 06/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité par Pr. Yves Gingras - cofondateur de l'OST du Canada Centre Interuniversitaire de Recherche sur la Science et la Technologie (CIRST), Université du Québec À Montréal (UQÀM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques et analyse de données, Économétrie et traitement d'enquêtes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- logiciels: R, Stata, Xlstat, Python, CSpro, Eviews, SPSS, Sphinx-plus.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Exploitation et gestion des bases de données : Web of Science (WoS - OST, en ligne, Incites, JCR), Scopus, HAL (API), Crossref, Altmetric.com (API), OpenAPC, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Bureautique : Word, Excel, PowerPoint, Publisher.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Programmation : SQL, Python, VBA, Pascal.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Cartographie des données bibliométriques : Cortext, VOSviewer.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Autre : Supermacro, Libre office, Khartis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web : Wordpress.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de Projet : MsProject</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vie associative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10/15 - 12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorier à l'ADePE (Association des Doctorants et Post-Doctorants d'Érasme), Université Sorbonne Paris Nord.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">07/12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée d'étude : Quelles recherches sur le doctorat ? École doctorale Érasme, Sorbonne Paris Nord. Membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/09/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Colloque : Colloque des doctorants d'Érasme, ADePE, Sorbonne Paris Nord. Membre du comité d'organisation</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/06/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop : Workshop sur la bibliométrie : professeur invité : Yves Gingras - UQAM, CEPN, MSH Paris Nord Un des initiateurs de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16/05/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forum : &amp;quot;Et après le doctorat en SHS ?&amp;quot;, ADePE, Sorbonne Paris Nord Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22/06/16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire : Publier à l'heure de l'évaluation bibliométrique ', Professeur invité : Yves Gingras - UQAM. ADePE, Sorbonne Paris Nord. Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues ou conférences à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2022) ‘Article processing charges, altmetrics and citation impact: Is there an economic rationale?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-022-04284-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2021) ‘Article Processing Charges based publications: to which extent the price explains scientific impact?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics & Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Leuven, Belgium. Available at: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-03276116</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021) ‘Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche contemporaine. La revue du Comité pour l’histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Tome X-n°2). Available at: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/hrc/6620</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Gingras, Y. (2021) ‘Gender Diversity in Research Teams and Citation Impact in Economics and Management’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0(0), pp. 1–24. doi: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/joes.12420</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Lardreau, E. and Sapinho, D. (2021) ‘Open access in Europe: a national and regional comparison’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126(4), pp. 3131–3152. doi: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-021-03887-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. (2020) ‘Measuring open access publications: a novel normalized open access indicator’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-020-03470-0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) ‘Scientometric analysis of the term “microbiota” in research publications (1999–2017): a second youth of a century-old concept’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366(12). doi: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1093/femsle/fnz138</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besancenot, D. and Maddi, A. (2019) ‘Should citations be weighted to assess the influence of an academic article?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 435–445(1), pp. 435–445. Available at: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 4 October 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Besancenot, D. (2019) ‘Does the PageRank method improve the citations count?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 2466–2468.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and De La Laurencie, A. (2019) ‘Dynamics of French Social Sciences and Humanities Publications_revised version.pdf’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 673–685.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Larivière, V. and Gingras, Y. (2019) ‘Man-woman collaboration behaviors and scientific visibility: does gender affect the academic impact in economics and management?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2(1687–1697), p. 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Sapinho, D. and Baudoin, L. (2019) ‘Mapping an emerging research subject: case of microbiota concept’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 1232–1243.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How China Governs Open Science: Policies, Priorities, and Structural Imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications13030030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retraction gender gap: Are mixed teams more vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Peer Review Reports: Does Size Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-04977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streetlight effect in PubPeer comments: are Open Access publications more scrutinized?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://doi.org/10.1007/s11192-024-05053-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond authorship: Analyzing contributions in PLOS ONE and the challenges of appropriate attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Teixeira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jdis-2024-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the culture of open access: the Sci-hub paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-023-04792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the Web of Science data: a longitudinal study on the completeness of authors-addresses links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David / Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access in Europe: a national and regional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lardreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.3131 - 3152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03887-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Diversity in Research Teams and Citation Impact in Economics and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1381-1404. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfriedo Mescheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sachwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring open access publications: a novel normalized open access indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (1), pp.379-398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.435-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric analysis of the term 'microbiota' in research publications (1999–2017): a second youth of a century-old concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (12), pp.fnz138. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scientométrie à l’épreuve des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métascience, Recherche sur la Recherche et Science Ouverte en dialogue, Lyon 15-11-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the peer review reports: It's not the size that matters ... really?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Open Access Really Increase Impact? A Large-Scale Randomized Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International conference on science and thechnology indicators | STI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges based publications: to which extent the price explains scientific impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of French publications in Social Sciences and Humanities: A European comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference On Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza University of Rome; ISSI, Sep 2019, Rome, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et hommes scientifiques : l’effet inattendu du genre dans les rétractions d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped by Prestige: Systemic Vulnerabilities of Open Access Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science, Open Innovation? The Role of Open Access in Patenting Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Yaman Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pretis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nexus of Open Science and Innovation: Insights from Patent Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PubPeer and Self-Correction of Science: Male-Led Publications More Prone to Retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and scholarly publishing: premises for an agreement around open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Normalized Open Access Indicator (NOAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de collaboration homme-femme et visibilité scientifique en économie et en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des SHS françaises dans le Web of Science : un manque de représentativité ou de visibilité internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique de la crise économique : Courants de pensée, auteurs influents et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie : Au-Delà des Nombres, la Science dans les Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Centre Emile Durkheim, Sciences Po Bordeaux, France. 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelghani MADDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelghani-maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9268-8022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238141969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat, Université Sorbonne Paris Nord,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Laboratoire : Centre d'Économie de Paris Nord - CEPN.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Titre : 'La quantification de la recherche scientifique et ses enjeux : bases de données,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">indicateurs et cartographie des données bibliométriques'.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Innovation, organisation et stratégies internationales '.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spécialité : Innovation et management de la propriété intellectuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitrise, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : 'Innovation, économie et finance de l'entreprise '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Économie appliquée - ingénierie financière '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Management et gestion des entreprises '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">01/2023 - Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche : GEMASS, Sorbonne Université - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12/2018 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université de Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">11/2016 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Data scientist : Observatoire des Sciences et Techniques (OST) du Haut Conseil de l'Évaluation de la Recherche et de l'Enseignement Supérieur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">09/2014 - 06/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université Sorbonne Paris Nord</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">04/2018 - 04/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Intervenant pédagogique : Complétude - Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">03/2016 - 06/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité par Pr. Yves Gingras - cofondateur de l'OST du Canada Centre Interuniversitaire de Recherche sur la Science et la Technologie (CIRST), Université du Québec À Montréal (UQÀM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques et analyse de données, Économétrie et traitement d'enquêtes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- logiciels: R, Stata, Xlstat, Python, CSpro, Eviews, SPSS, Sphinx-plus.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Exploitation et gestion des bases de données : Web of Science (WoS - OST, en ligne, Incites, JCR), Scopus, HAL (API), Crossref, Altmetric.com (API), OpenAPC, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Bureautique : Word, Excel, PowerPoint, Publisher.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Programmation : SQL, Python, VBA, Pascal.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Cartographie des données bibliométriques : Cortext, VOSviewer.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Autre : Supermacro, Libre office, Khartis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web : Wordpress.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de Projet : MsProject</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vie associative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10/15 - 12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorier à l'ADePE (Association des Doctorants et Post-Doctorants d'Érasme), Université Sorbonne Paris Nord.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">07/12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée d'étude : Quelles recherches sur le doctorat ? École doctorale Érasme, Sorbonne Paris Nord. Membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/09/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Colloque : Colloque des doctorants d'Érasme, ADePE, Sorbonne Paris Nord. Membre du comité d'organisation</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/06/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop : Workshop sur la bibliométrie : professeur invité : Yves Gingras - UQAM, CEPN, MSH Paris Nord Un des initiateurs de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16/05/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forum : &amp;quot;Et après le doctorat en SHS ?&amp;quot;, ADePE, Sorbonne Paris Nord Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22/06/16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire : Publier à l'heure de l'évaluation bibliométrique ', Professeur invité : Yves Gingras - UQAM. ADePE, Sorbonne Paris Nord. Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues ou conférences à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2022) ‘Article processing charges, altmetrics and citation impact: Is there an economic rationale?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-022-04284-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2021) ‘Article Processing Charges based publications: to which extent the price explains scientific impact?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics & Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Leuven, Belgium. Available at: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-03276116</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021) ‘Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche contemporaine. La revue du Comité pour l’histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Tome X-n°2). Available at: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/hrc/6620</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Gingras, Y. (2021) ‘Gender Diversity in Research Teams and Citation Impact in Economics and Management’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0(0), pp. 1–24. doi: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/joes.12420</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Lardreau, E. and Sapinho, D. (2021) ‘Open access in Europe: a national and regional comparison’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126(4), pp. 3131–3152. doi: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-021-03887-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. (2020) ‘Measuring open access publications: a novel normalized open access indicator’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-020-03470-0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) ‘Scientometric analysis of the term “microbiota” in research publications (1999–2017): a second youth of a century-old concept’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366(12). doi: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1093/femsle/fnz138</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besancenot, D. and Maddi, A. (2019) ‘Should citations be weighted to assess the influence of an academic article?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 435–445(1), pp. 435–445. Available at: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 4 October 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Besancenot, D. (2019) ‘Does the PageRank method improve the citations count?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 2466–2468.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and De La Laurencie, A. (2019) ‘Dynamics of French Social Sciences and Humanities Publications_revised version.pdf’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 673–685.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Larivière, V. and Gingras, Y. (2019) ‘Man-woman collaboration behaviors and scientific visibility: does gender affect the academic impact in economics and management?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2(1687–1697), p. 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Sapinho, D. and Baudoin, L. (2019) ‘Mapping an emerging research subject: case of microbiota concept’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 1232–1243.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How China Governs Open Science: Policies, Priorities, and Structural Imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications13030030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retraction gender gap: Are mixed teams more vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streetlight effect in PubPeer comments: are Open Access publications more scrutinized?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://doi.org/10.1007/s11192-024-05053-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Peer Review Reports: Does Size Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-04977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond authorship: Analyzing contributions in PLOS ONE and the challenges of appropriate attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Teixeira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jdis-2024-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the culture of open access: the Sci-hub paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-023-04792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David / Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the Web of Science data: a longitudinal study on the completeness of authors-addresses links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Diversity in Research Teams and Citation Impact in Economics and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1381-1404. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfriedo Mescheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sachwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access in Europe: a national and regional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lardreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.3131 - 3152. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03887-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring open access publications: a novel normalized open access indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (1), pp.379-398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric analysis of the term 'microbiota' in research publications (1999–2017): a second youth of a century-old concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (12), pp.fnz138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.435-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scientométrie à l’épreuve des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métascience, Recherche sur la Recherche et Science Ouverte en dialogue, Lyon 15-11-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the peer review reports: It's not the size that matters ... really?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Open Access Really Increase Impact? A Large-Scale Randomized Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International conference on science and thechnology indicators | STI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges based publications: to which extent the price explains scientific impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of French publications in Social Sciences and Humanities: A European comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference On Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza University of Rome; ISSI, Sep 2019, Rome, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et hommes scientifiques : l’effet inattendu du genre dans les rétractions d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discoverability matters: Open access models and the translation of science into patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongjun Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science, Open Innovation? The Role of Open Access in Patenting Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Yaman Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pretis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped by Prestige: Systemic Vulnerabilities of Open Access Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nexus of Open Science and Innovation: Insights from Patent Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PubPeer and Self-Correction of Science: Male-Led Publications More Prone to Retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and scholarly publishing: premises for an agreement around open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Normalized Open Access Indicator (NOAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des SHS françaises dans le Web of Science : un manque de représentativité ou de visibilité internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de collaboration homme-femme et visibilité scientifique en économie et en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique de la crise économique : Courants de pensée, auteurs influents et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie : Au-Delà des Nombres, la Science dans les Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Centre Emile Durkheim, Sciences Po Bordeaux, France. 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CB5E299"/>
+    <w:nsid w:val="7CE141AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelghani-maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9268-8022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238141969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03276116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/hrc/6620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05197746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications13030030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare-Cartron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04492274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-04977-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jdis-2024-0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04792-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Baudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576911v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552377v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David / Sapinho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lardreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glanard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sachwald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Luis Miotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie El Fakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05310194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dorsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yaman Abdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pretis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265171v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelghani-maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9268-8022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238141969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03276116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/hrc/6620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05197746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications13030030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare-Cartron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04492274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-04977-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jdis-2024-0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04792-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552377v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David / Sapinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Baudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576911v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glanard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sachwald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lardreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Luis Miotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie El Fakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05571031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongjun Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dorsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Simard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yaman Abdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pretis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05310194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265171v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>