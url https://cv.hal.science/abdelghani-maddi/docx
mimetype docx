--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelghani MADDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelghani-maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9268-8022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238141969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat, Université Sorbonne Paris Nord,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Laboratoire : Centre d'Économie de Paris Nord - CEPN.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Titre : 'La quantification de la recherche scientifique et ses enjeux : bases de données,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">indicateurs et cartographie des données bibliométriques'.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Innovation, organisation et stratégies internationales '.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spécialité : Innovation et management de la propriété intellectuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitrise, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : 'Innovation, économie et finance de l'entreprise '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Économie appliquée - ingénierie financière '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Management et gestion des entreprises '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">01/2023 - Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche : GEMASS, Sorbonne Université - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12/2018 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université de Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">11/2016 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Data scientist : Observatoire des Sciences et Techniques (OST) du Haut Conseil de l'Évaluation de la Recherche et de l'Enseignement Supérieur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">09/2014 - 06/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université Sorbonne Paris Nord</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">04/2018 - 04/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Intervenant pédagogique : Complétude - Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">03/2016 - 06/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité par Pr. Yves Gingras - cofondateur de l'OST du Canada Centre Interuniversitaire de Recherche sur la Science et la Technologie (CIRST), Université du Québec À Montréal (UQÀM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques et analyse de données, Économétrie et traitement d'enquêtes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- logiciels: R, Stata, Xlstat, Python, CSpro, Eviews, SPSS, Sphinx-plus.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Exploitation et gestion des bases de données : Web of Science (WoS - OST, en ligne, Incites, JCR), Scopus, HAL (API), Crossref, Altmetric.com (API), OpenAPC, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Bureautique : Word, Excel, PowerPoint, Publisher.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Programmation : SQL, Python, VBA, Pascal.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Cartographie des données bibliométriques : Cortext, VOSviewer.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Autre : Supermacro, Libre office, Khartis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web : Wordpress.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de Projet : MsProject</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vie associative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10/15 - 12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorier à l'ADePE (Association des Doctorants et Post-Doctorants d'Érasme), Université Sorbonne Paris Nord.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">07/12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée d'étude : Quelles recherches sur le doctorat ? École doctorale Érasme, Sorbonne Paris Nord. Membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/09/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Colloque : Colloque des doctorants d'Érasme, ADePE, Sorbonne Paris Nord. Membre du comité d'organisation</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/06/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop : Workshop sur la bibliométrie : professeur invité : Yves Gingras - UQAM, CEPN, MSH Paris Nord Un des initiateurs de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16/05/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forum : &amp;quot;Et après le doctorat en SHS ?&amp;quot;, ADePE, Sorbonne Paris Nord Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22/06/16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire : Publier à l'heure de l'évaluation bibliométrique ', Professeur invité : Yves Gingras - UQAM. ADePE, Sorbonne Paris Nord. Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues ou conférences à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2022) ‘Article processing charges, altmetrics and citation impact: Is there an economic rationale?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-022-04284-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2021) ‘Article Processing Charges based publications: to which extent the price explains scientific impact?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics & Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Leuven, Belgium. Available at: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-03276116</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021) ‘Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche contemporaine. La revue du Comité pour l’histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Tome X-n°2). Available at: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/hrc/6620</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Gingras, Y. (2021) ‘Gender Diversity in Research Teams and Citation Impact in Economics and Management’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0(0), pp. 1–24. doi: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/joes.12420</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Lardreau, E. and Sapinho, D. (2021) ‘Open access in Europe: a national and regional comparison’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126(4), pp. 3131–3152. doi: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-021-03887-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. (2020) ‘Measuring open access publications: a novel normalized open access indicator’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-020-03470-0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) ‘Scientometric analysis of the term “microbiota” in research publications (1999–2017): a second youth of a century-old concept’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366(12). doi: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1093/femsle/fnz138</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besancenot, D. and Maddi, A. (2019) ‘Should citations be weighted to assess the influence of an academic article?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 435–445(1), pp. 435–445. Available at: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 4 October 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Besancenot, D. (2019) ‘Does the PageRank method improve the citations count?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 2466–2468.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and De La Laurencie, A. (2019) ‘Dynamics of French Social Sciences and Humanities Publications_revised version.pdf’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 673–685.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Larivière, V. and Gingras, Y. (2019) ‘Man-woman collaboration behaviors and scientific visibility: does gender affect the academic impact in economics and management?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2(1687–1697), p. 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Sapinho, D. and Baudoin, L. (2019) ‘Mapping an emerging research subject: case of microbiota concept’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 1232–1243.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How China Governs Open Science: Policies, Priorities, and Structural Imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications13030030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retraction gender gap: Are mixed teams more vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streetlight effect in PubPeer comments: are Open Access publications more scrutinized?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://doi.org/10.1007/s11192-024-05053-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Peer Review Reports: Does Size Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-04977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond authorship: Analyzing contributions in PLOS ONE and the challenges of appropriate attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Teixeira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jdis-2024-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the culture of open access: the Sci-hub paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-023-04792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David / Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the Web of Science data: a longitudinal study on the completeness of authors-addresses links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Diversity in Research Teams and Citation Impact in Economics and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1381-1404. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfriedo Mescheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sachwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access in Europe: a national and regional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lardreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.3131 - 3152. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03887-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring open access publications: a novel normalized open access indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (1), pp.379-398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric analysis of the term 'microbiota' in research publications (1999–2017): a second youth of a century-old concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (12), pp.fnz138. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.435-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scientométrie à l’épreuve des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métascience, Recherche sur la Recherche et Science Ouverte en dialogue, Lyon 15-11-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the peer review reports: It's not the size that matters ... really?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Open Access Really Increase Impact? A Large-Scale Randomized Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International conference on science and thechnology indicators | STI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges based publications: to which extent the price explains scientific impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of French publications in Social Sciences and Humanities: A European comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference On Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza University of Rome; ISSI, Sep 2019, Rome, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et hommes scientifiques : l’effet inattendu du genre dans les rétractions d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discoverability matters: Open access models and the translation of science into patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongjun Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science, Open Innovation? The Role of Open Access in Patenting Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Yaman Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pretis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped by Prestige: Systemic Vulnerabilities of Open Access Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nexus of Open Science and Innovation: Insights from Patent Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PubPeer and Self-Correction of Science: Male-Led Publications More Prone to Retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and scholarly publishing: premises for an agreement around open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Normalized Open Access Indicator (NOAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des SHS françaises dans le Web of Science : un manque de représentativité ou de visibilité internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de collaboration homme-femme et visibilité scientifique en économie et en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique de la crise économique : Courants de pensée, auteurs influents et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie : Au-Delà des Nombres, la Science dans les Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Centre Emile Durkheim, Sciences Po Bordeaux, France. 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelghani MADDI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelghani-maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9268-8022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238141969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat, Université Sorbonne Paris Nord,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Laboratoire : Centre d'Économie de Paris Nord - CEPN.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Titre : 'La quantification de la recherche scientifique et ses enjeux : bases de données,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">indicateurs et cartographie des données bibliométriques'.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Innovation, organisation et stratégies internationales '.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Spécialité : Innovation et management de la propriété intellectuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 - 2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Maitrise, Université Sorbonne Paris Nord.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : 'Innovation, économie et finance de l'entreprise '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Économie appliquée - ingénierie financière '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2010 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Licence, Université Abderrahmane Mira (Béjaia 2).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Intitulé : ' Management et gestion des entreprises '.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">01/2023 - Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche : GEMASS, Sorbonne Université - CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12/2018 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université de Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">11/2016 - 12/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Data scientist : Observatoire des Sciences et Techniques (OST) du Haut Conseil de l'Évaluation de la Recherche et de l'Enseignement Supérieur</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">09/2014 - 06/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé d'enseignement : Université Sorbonne Paris Nord</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">04/2018 - 04/2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Intervenant pédagogique : Complétude - Paris</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">03/2016 - 06/2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur invité par Pr. Yves Gingras - cofondateur de l'OST du Canada Centre Interuniversitaire de Recherche sur la Science et la Technologie (CIRST), Université du Québec À Montréal (UQÀM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Statistiques et analyse de données, Économétrie et traitement d'enquêtes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- logiciels: R, Stata, Xlstat, Python, CSpro, Eviews, SPSS, Sphinx-plus.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Exploitation et gestion des bases de données : Web of Science (WoS - OST, en ligne, Incites, JCR), Scopus, HAL (API), Crossref, Altmetric.com (API), OpenAPC, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Bureautique : Word, Excel, PowerPoint, Publisher.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Programmation : SQL, Python, VBA, Pascal.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Cartographie des données bibliométriques : Cortext, VOSviewer.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Autre : Supermacro, Libre office, Khartis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Web : Wordpress.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion de Projet : MsProject</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vie associative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">10/15 - 12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorier à l'ADePE (Association des Doctorants et Post-Doctorants d'Érasme), Université Sorbonne Paris Nord.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'évènements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">07/12/18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journée d'étude : Quelles recherches sur le doctorat ? École doctorale Érasme, Sorbonne Paris Nord. Membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/09/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Colloque : Colloque des doctorants d'Érasme, ADePE, Sorbonne Paris Nord. Membre du comité d'organisation</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">21/06/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Workshop : Workshop sur la bibliométrie : professeur invité : Yves Gingras - UQAM, CEPN, MSH Paris Nord Un des initiateurs de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">16/05/17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Forum : &amp;quot;Et après le doctorat en SHS ?&amp;quot;, ADePE, Sorbonne Paris Nord Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">22/06/16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire : Publier à l'heure de l'évaluation bibliométrique ', Professeur invité : Yves Gingras - UQAM. ADePE, Sorbonne Paris Nord. Initiateur de l'idée et membre de l'équipe organisatrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications dans des revues ou conférences à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2022) ‘Article processing charges, altmetrics and citation impact: Is there an economic rationale?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi:</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-022-04284-y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Sapinho, D. (2021) ‘Article Processing Charges based publications: to which extent the price explains scientific impact?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics & Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Leuven, Belgium. Available at: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/hal-03276116</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021) ‘Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la recherche contemporaine. La revue du Comité pour l’histoire du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Tome X-n°2). Available at: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/hrc/6620</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 16 January 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Gingras, Y. (2021) ‘Gender Diversity in Research Teams and Citation Impact in Economics and Management’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0(0), pp. 1–24. doi: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1111/joes.12420</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Lardreau, E. and Sapinho, D. (2021) ‘Open access in Europe: a national and regional comparison’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 126(4), pp. 3131–3152. doi: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-021-03887-1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. (2020) ‘Measuring open access publications: a novel normalized open access indicator’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. doi: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1007/s11192-020-03470-0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudoin, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) ‘Scientometric analysis of the term “microbiota” in research publications (1999–2017): a second youth of a century-old concept’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 366(12). doi: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1093/femsle/fnz138</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besancenot, D. and Maddi, A. (2019) ‘Should citations be weighted to assess the influence of an academic article?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 435–445(1), pp. 435–445. Available at: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Accessed: 4 October 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and Besancenot, D. (2019) ‘Does the PageRank method improve the citations count?’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 2466–2468.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A. and De La Laurencie, A. (2019) ‘Dynamics of French Social Sciences and Humanities Publications_revised version.pdf’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 673–685.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Larivière, V. and Gingras, Y. (2019) ‘Man-woman collaboration behaviors and scientific visibility: does gender affect the academic impact in economics and management?’, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2(1687–1697), p. 12.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maddi, A., Sapinho, D. and Baudoin, L. (2019) ‘Mapping an emerging research subject: case of microbiota concept’, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th INTERNATIONAL CONFERENCE ON SCIENTOMETRICS & INFORMETRICS ISSI2019 with a Special STI Indicators Conference Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rome, Italy, pp. 1232–1243.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How China Governs Open Science: Policies, Priorities, and Structural Imbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanyan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.30. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications13030030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retraction gender gap: Are mixed teams more vulnerable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Peer Review Reports: Does Size Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-04977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streetlight effect in PubPeer comments: are Open Access publications more scrutinized?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://doi.org/10.1007/s11192-024-05053-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-024-05053-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond authorship: Analyzing contributions in PLOS ONE and the challenges of appropriate attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime A. Teixeira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (3), pp.88-115. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/jdis-2024-0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the culture of open access: the Sci-hub paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-023-04792-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quality of the Web of Science data: a longitudinal study on the completeness of authors-addresses links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges, Altmetrics and Citation Impact: Is there an economic rationale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David / Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access in Europe: a national and regional comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lardreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.3131 - 3152. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03887-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Diversity in Research Teams and Citation Impact in Economics and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1381-1404. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du domaine de l’infectiologie de 2000 à 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Glanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfriedo Mescheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sachwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring open access publications: a novel normalized open access indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (1), pp.379-398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03470-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.435-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientometric analysis of the term 'microbiota' in research publications (1999–2017): a second youth of a century-old concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesya Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (12), pp.fnz138. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnz138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scientométrie à l’épreuve des données ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métascience, Recherche sur la Recherche et Science Ouverte en dialogue, Lyon 15-11-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard Lyon 1, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the peer review reports: It's not the size that matters ... really?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Luis Miotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference of the International Society for Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bloomington (Indiana), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Open Access Really Increase Impact? A Large-Scale Randomized Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International conference on science and thechnology indicators | STI2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article Processing Charges based publications: to which extent the price explains scientific impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sapinho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI 2021 - 18th International Conference on Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of French publications in Social Sciences and Humanities: A European comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference On Scientometrics &amp; Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza University of Rome; ISSI, Sep 2019, Rome, Italy. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et hommes scientifiques : l’effet inattendu du genre dans les rétractions d’articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discoverability matters: Open access models and the translation of science into patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongjun Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Simard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped by Prestige: Systemic Vulnerabilities of Open Access Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science, Open Innovation? The Role of Open Access in Patenting Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Yaman Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De Pretis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nexus of Open Science and Innovation: Insights from Patent Citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PubPeer and Self-Correction of Science: Male-Led Publications More Prone to Retraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Monneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guaspare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriana Gargiulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game theory and scholarly publishing: premises for an agreement around open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Normalized Open Access Indicator (NOAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should citations be weighted to assess the influence of an academic article?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Besancenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements de collaboration homme-femme et visibilité scientifique en économie et en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des SHS françaises dans le Web of Science : un manque de représentativité ou de visibilité internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatif de La Laurencie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique de la crise économique : Courants de pensée, auteurs influents et thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie : Au-Delà des Nombres, la Science dans les Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Centre Emile Durkheim, Sciences Po Bordeaux, France. 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CE141AD"/>
+    <w:nsid w:val="C98F3C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelghani-maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9268-8022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238141969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03276116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/hrc/6620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05197746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications13030030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare-Cartron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04492274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-04977-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jdis-2024-0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04792-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552377v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David / Sapinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Baudoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576911v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glanard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sachwald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lardreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Luis Miotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie El Fakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05571031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongjun Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dorsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Simard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yaman Abdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pretis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05310194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265171v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelghani-maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9268-8022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238141969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-03276116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/hrc/6620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/eblecbull/eb-19-00049.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05197746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications13030030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare-Cartron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04492274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-04977-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jdis-2024-0015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sapinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-023-04792-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesya Baudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576911v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04284-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552377v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David / Sapinho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lardreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03887-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04190227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glanard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfriedo Mescheba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sachwald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6620" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03470-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Besancenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Luis Miotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie El Fakir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05571031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongjun Xi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dorsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Simard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05310194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yaman Abdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pretis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265171v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif de La Laurencie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>