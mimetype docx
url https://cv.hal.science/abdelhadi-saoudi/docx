--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -1188,429 +1188,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEMIS enhances the magnitude of normal and neuroinflammatory type 1 immune responses by promoting TCR-independent signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influenza vaccination induces autoimmunity against orexinergic neurons in a mouse model for narcolepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
+                <w:t xml:space="preserve">Raphaël Bernard-Valnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marrocco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Bories</w:t>
+                <w:t xml:space="preserve">David Frieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Khajavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Quériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abl5343⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (6), pp.2018-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awab455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002199v1</w:t>
+                <w:t xml:space="preserve">hal-03669984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial lipopeptides as key players in IBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petitfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahija Agaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.939-950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza vaccination induces autoimmunity against orexinergic neurons in a mouse model for narcolepsy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Hung Nguyen</w:t>
+                <w:t xml:space="preserve">THEMIS enhances the magnitude of normal and neuroinflammatory type 1 immune responses by promoting TCR-independent signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Khajavi</w:t>
+                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Quériault</w:t>
+                <w:t xml:space="preserve">Rémi Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145 (6), pp.2018-2030. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (742), pp.eabl5343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awab455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abl5343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669984v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Opioid Receptor Blockade Enhances Epithelial Damage in Piroxicam-Accelerated Colitis in IL-10-Deficient Mice</w:t>
               </w:r>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petitfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blanpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2262,51 +2262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD5 signalosome coordinates antagonist TCR signals to control the generation of Treg cells induced by foreign antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Daniels-Treffandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,404 +2658,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02100184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
+                <w:t xml:space="preserve">The probiotic strain Escherichia coli Nissle 1917 prevents papain-induced respiratory barrier injury and severe allergic inflammation in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roncagalli</w:t>
+                <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Chaoui</w:t>
+                <w:t xml:space="preserve">Claire Mackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Jessica Le Bérichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Familiades</w:t>
+                <w:t xml:space="preserve">Amandine Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29689-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117993v1</w:t>
+                <w:t xml:space="preserve">hal-02126575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probiotic strain Escherichia coli Nissle 1917 prevents papain-induced respiratory barrier injury and severe allergic inflammation in mice</w:t>
+                <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4(+) T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maillet</w:t>
+                <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mackowiak</w:t>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Le Bérichel</w:t>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Philippeau</w:t>
+                <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (538), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29689-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126575v1</w:t>
+                <w:t xml:space="preserve">hal-02117993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costimulatory molecule CD226 signals through VAV1 to amplify TCR signals and promote IL-17 production by CD4 + T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roncagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Familiades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (538), pp.eaar3083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aar3083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284289v1</w:t>
@@ -3194,364 +3194,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02439866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grb2-Mediated Recruitment of USP9X to LAT Enhances Themis Stability following Thymic Selection</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Garreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Fanny Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tourdès</w:t>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1700566⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (8), pp.1416-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04284309v1</w:t>
+                <w:t xml:space="preserve">hal-01595559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Regulatory T Cells Reveals the Importance of Themis1 in the Control of Their Suppressive Function.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grb2-Mediated Recruitment of USP9X to LAT Enhances Themis Stability following Thymic Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+                <w:t xml:space="preserve">Anne Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Argenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Marcellin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Audrey Tourdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (8), pp.1416-1432. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199 (8), pp.2758-2766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M116.062745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1700566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595559v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Administration of the Probiotic Strain &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Nissle 1917 Reduces Susceptibility to Neuroinflammation and Repairs Experimental Autoimmune Encephalomyelitis-Induced Intestinal Barrier Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Secher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3615,64 +3615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Variant of the T Cell Receptor-Signaling Molecule Vav1 Reduces Both Effector T Cell Functions and Susceptibility to Neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (4), pp.774-787. </w:t>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine-associated inflammatory diseases of the central nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3968,429 +3968,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epistatic interaction between &amp;lt;em&amp;gt;Themis1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Vav1&amp;lt;/em&amp;gt; modulates regulatory T cell function and inflammatory bowel disease development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Secher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pedros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sahar Kassem</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Chabod</w:t>
+                <w:t xml:space="preserve">Camille Brehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402562⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.2420-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00064-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634615v1</w:t>
+                <w:t xml:space="preserve">hal-02634629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-based dendrimer ABP treats neuroinflammation by promoting IL-10-producing CD4+ T Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An epistatic interaction between &amp;lt;em&amp;gt;Themis1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Vav1&amp;lt;/em&amp;gt; modulates regulatory T cell function and inflammatory bowel disease development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Varilh</w:t>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric-Olivier Turrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Caminade</w:t>
+                <w:t xml:space="preserve">Marianne Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 195 (4), pp.1608-1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1402562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923202v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral tolerance failure upon neonatal gut colonization with Escherichia coli producing the genotoxin colibactin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Secher</w:t>
+                <w:t xml:space="preserve">Phosphorus-based dendrimer ABP treats neuroinflammation by promoting IL-10-producing CD4+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hayder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Payros</w:t>
+                <w:t xml:space="preserve">Marjorie Varilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brehin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Boury</w:t>
+                <w:t xml:space="preserve">Cédric-Olivier Turrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Watrin</w:t>
+                <w:t xml:space="preserve">A.-M. Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (6), pp.2420-2429. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.3425-3433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00064-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634629v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho-GTPases as key regulators of T lymphocyte biology</w:t>
               </w:r>
@@ -4415,51 +4415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small GTPases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), pp.e983862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4487,325 +4487,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAV 1 and BAFF , via NF κB pathway, are genetic risk factors for myasthenia gravis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia F. Smirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nili Avidan</w:t>
+                <w:t xml:space="preserve">Stephanie Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozen Le Panse</w:t>
+                <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanne Harbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Poulas</w:t>
+                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (9), pp.1779-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04284319v1</w:t>
+                <w:t xml:space="preserve">hal-02519407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PI3Kγ activity decreases vascular trauma-induced intimal hyperplasia through modulation of the Th1 response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia F. Smirnova</w:t>
+                <w:t xml:space="preserve">VAV 1 and BAFF , via NF κB pathway, are genetic risk factors for myasthenia gravis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nili Avidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Le Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pedros</w:t>
+                <w:t xml:space="preserve">Hanne Harbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Loirand</w:t>
+                <w:t xml:space="preserve">Pia Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vaillant</w:t>
+                <w:t xml:space="preserve">Konstantinos Poulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (9), pp.1779-1792. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (5), pp.329-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20131276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519407v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of HgCl2-induced IgE and autoimmunity by a 117-kb interval on rat chromosome 9 through CD4 CD45RChigh T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Papapietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,64 +4908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Higher Risk of Acute Rejection of Human Kidney Allografts Can Be Predicted from the Level of CD45RC Expressed by the Recipients’ CD8 T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,697 +5023,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02164657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spontaneous mutation of the rat Themis gene leads to impaired function of regulatory T cells linked to inflammatory bowel disease.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: Neuronal Recognition by CD8 T Cells Elicits Central Diabetes Insipidus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Lamouroux</w:t>
+                <w:t xml:space="preserve">Tanja Scheikl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Colacios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
+                <w:t xml:space="preserve">Béatrice Pignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (10), pp.4731-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650348v1</w:t>
+                <w:t xml:space="preserve">inserm-04284304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Neuronal Recognition by CD8 T Cells Elicits Central Diabetes Insipidus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dalard</w:t>
+                <w:t xml:space="preserve">A spontaneous mutation of the rat Themis gene leads to impaired function of regulatory T cells linked to inflammatory bowel disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chabod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Desbois</w:t>
+                <w:t xml:space="preserve">Lucille Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Raison</w:t>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 188 (10), pp.4731-4735. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1102998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284304v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spontaneous Mutation of the Rat Themis Gene Leads to Impaired Function of Regulatory T Cells Linked to Inflammatory Bowel Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04284166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine kinase 2 variant influences T lymphocyte polarization and multiple sclerosis susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The p.Arg63Trp polymorphism controls Vav1 functions and Foxp3 regulatory T cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Couturier</w:t>
+                <w:t xml:space="preserve">Audrey Casemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bucciarelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lebrun-Frenay</w:t>
+                <w:t xml:space="preserve">Frédérique Gaits-Iacovoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awr010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (11), pp.2183-2191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20102191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04284261v1</w:t>
+                <w:t xml:space="preserve">inserm-04284249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The p.Arg63Trp polymorphism controls Vav1 functions and Foxp3 regulatory T cell development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Colacios</w:t>
+                <w:t xml:space="preserve">Tyrosine kinase 2 variant influences T lymphocyte polarization and multiple sclerosis susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nurtdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Casemayou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Dejean</w:t>
+                <w:t xml:space="preserve">M. Debouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Gaits-Iacovoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pedros</w:t>
+                <w:t xml:space="preserve">C. Lebrun-Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 208 (11), pp.2183-2191. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.693-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20102191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awr010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284249v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BCL-2 over-expression on B cells in transgenic rats and rat hybridomas</w:t>
               </w:r>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Bisanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Papapietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (3), pp.744-9. </w:t>
@@ -6140,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Bisanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Papapietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themis1/vav1 signaling hub controls T cell pathogenicity in a mouse model of multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marrocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lesourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,51 +6941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7036,90 +7036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vav1 cooperate with Themis to modulate regulatory T cell suppressive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pedros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chabod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne S. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bernard-Cadenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7330,51 +7330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Astier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Kari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Debonlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Angles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Chaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Oster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cauboue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241234489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M&#233;lique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vadel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318773121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adoue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Friebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nunez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Joulia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F. Michieletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Agesta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230449" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04757623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marrocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barascud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S Dejean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05203-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan-Eche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04002199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marrocco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abl5343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bernard-Valnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khajavi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;riault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab455" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanpied" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weulersse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Asrir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Pichler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lemaitre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Wlodarczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bassot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03394-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Malviya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Liblau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2020.102401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas&#8208;orea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lupieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ordonez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214321" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le B&#233;richel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Philippeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29689-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourd&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624001v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01096" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Michieletto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000318" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402562" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hayder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Varilh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Caminade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00643" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.28208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nili Avidan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Harbo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bernasconi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papapietro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colacios" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casemayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2013.21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069791" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Scheikl" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pignolet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Desbois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Raison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102998" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couturier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucciarelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nurtdinov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouverie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Iscache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Usal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr071" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cabarrocas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Magnusson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Piaggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603086103" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cautain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khalife" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desl&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.6990-6997.2005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Mars" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laloux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.12.6007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lesourne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979442v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744604v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Astier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saniya Kari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Debonlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Angles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Chaves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Oster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cauboue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585241234489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M&#233;lique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vadel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2318773121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Adoue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Friebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nunez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Joulia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F. Michieletto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Agesta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230449" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04757623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marrocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Barascud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S Dejean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05203-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ayoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barateau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Vermeulen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouton-Barbosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1108682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Argenty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan-Eche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03669984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bernard-Valnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frieser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khajavi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;riault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awab455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04002199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blaize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marrocco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abl5343" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benamar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blanpied" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147387" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weulersse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Asrir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Pichler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lemaitre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Braun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2020.09.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Wlodarczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bassot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03394-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Malviya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Saoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillatreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Liblau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaut.2020.102401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Basso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas&#8208;orea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13743" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Daniels-Treffandier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917182117" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lupieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F. Smirnova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvz122" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02100184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Planchais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ordonez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214321" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Secher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le B&#233;richel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Philippeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29689-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Chaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bernard-Cadenat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aar3083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sacquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kassem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Colacios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.062745" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourd&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624001v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01096" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Dejean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006185" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stienne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Michieletto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Carri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2016.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000318" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brehin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00064-15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pedros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chabod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1402562" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hayder" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Varilh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric-Olivier Turrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Caminade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00643" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dejean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/sgtp.28208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gayral" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nili Avidan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Panse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Harbo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Bernasconi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Poulas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papapietro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colacios" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Casemayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2013.21" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02164657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069791" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Scheikl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pignolet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Desbois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Raison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1102998" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650348v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colacios" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002461" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gaits-Iacovoni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20102191" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284261v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couturier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucciarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nurtdinov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debouverie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun-Frenay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awr010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Iscache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine M&#233;noret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tesson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Usal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxr071" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00212050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duplan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Suberbielle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Napper" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Joly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2006.11.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171244v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sergent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506643103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cabarrocas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay Magnusson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Piaggio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Mars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0603086103" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delpy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Douin-Echinard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bruand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173268v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cautain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khalife" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desl&#233;e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastien" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.6990-6997.2005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595264v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Mars" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laloux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goude" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.168.12.6007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lesourne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979442v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744604v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>