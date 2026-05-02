--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,4818 +342,5336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind-Mapping Assessment of Reuse Potential of Glulam: An Experimental Study</w:t>
+                <w:t xml:space="preserve">Influence of microencapsulated phase change materials on drying shrinkage, pore structure, and gas permeability of blast-furnace slag and metakaolin-based geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghiless Yahmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlène Raffin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13122929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.2424-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650373.2025.2532184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097396v1</w:t>
+                <w:t xml:space="preserve">hal-05594297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Aggregates Size and Volume Fraction on Gas Permeability of 3D Meso-Scale Concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the extraction of a novel fiber from cassava (Manihot esculenta) stems: a statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Choinska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noel Njimbong Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kouteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Jiokap Nono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misan Journal of Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61263/mjes.v1i2.24⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.9245-9269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06775-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098580v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of the oldest concrete structure in the Mediterranean coastline: The Ghazaouet harbour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ghomari</w:t>
+                <w:t xml:space="preserve">Mind-Mapping Assessment of Reuse Potential of Glulam: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiless Yahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlène Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81, pp.103121. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.2929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2021.103121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13122929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316355v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Assessment of Deep Pile Cap Foundation of a Tall Building Affected by Internal Expansion Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation of the negative effects of micro-encapsulated phase change materials by incorporating metakaolin in geopolymers based on blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Daniel Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings11030104⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, part B, pp.125556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336517v1</w:t>
+                <w:t xml:space="preserve">hal-04568867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation of Aggregates Size and Volume Fraction on Gas Permeability of 3D Meso-Scale Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Al-Khazraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benkmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pertue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
+              <w:t xml:space="preserve">Misan Journal of Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (2), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61263/mjes.v1i2.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316365v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Embedded Fiber Optic Sensors for Measuring Early-Age Strains in Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability assessment of the oldest concrete structure in the Mediterranean coastline: The Ghazaouet harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.K. Santos Silva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21124171⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.103121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2021.103121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336765v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and permeability of geopolymer mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Izabela Hager</w:t>
+                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pertue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032201043⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336886v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel green plants extract as corrosion inhibiting coating for steel embedded in concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hussein Makhlouf</w:t>
+                <w:t xml:space="preserve">Diagnosis and Assessment of Deep Pile Cap Foundation of a Tall Building Affected by Internal Expansion Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahlaiti Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment and Resin Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/prt-09-2019-0078⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Building Pathologies and Diagnosis Techniques, 11 (3), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings11030104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233458v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Use of Embedded Fiber Optic Sensors for Measuring Early-Age Strains in Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A.N. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Deboucha</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Brientin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21124171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694673v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Khelidj</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and permeability of geopolymer mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Sitarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.01043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032201043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604611v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on Chloride Diffusion in Saturated Concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Bezzar</w:t>
+                <w:t xml:space="preserve">Novel green plants extract as corrosion inhibiting coating for steel embedded in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Elshami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hussein Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14359/51688929⟩</w:t>
+              <w:t xml:space="preserve">Pigment and Resin Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/prt-09-2019-0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923475v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel anticorrosive zinc phosphate coating for corrosion prevention of reinforced concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latefa Sail</w:t>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (5), pp.572-593. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398608v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Modelling of Compressive Strength of Concrete Using Response Surface Methodology and Neural Networks</w:t>
+                <w:t xml:space="preserve">Effect of pre-loading on chloride diffusion in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M.A. Boukli Hacene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ghomari</w:t>
+                <w:t xml:space="preserve">Truyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Quyet Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1139-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Concrete Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18702/acf.2018.07.3.1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968850v1</w:t>
+                <w:t xml:space="preserve">hal-04604611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polycarboxylate and crushed quartz in UHPC: Microstructural investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Courtial</w:t>
+                <w:t xml:space="preserve">Effect of Temperature on Chloride Diffusion in Saturated Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+                <w:t xml:space="preserve">Abdel-Illah Bezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dunstetter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.03.077⟩</w:t>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14359/51688929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284766v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of uniaxial compressive loading on gas permeability and chloride diffusion coefficient of concrete and their relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Novel anticorrosive zinc phosphate coating for corrosion prevention of reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Elshami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latefa Sail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.572-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404065v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrudable Reactive Powder Concretes Hydration, shrinkage and transfer properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
+                <w:t xml:space="preserve">Probabilistic Modelling of Compressive Strength of Concrete Using Response Surface Methodology and Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M.A. Boukli Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.681961⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (6), pp.4451-4460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1139-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719593v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for coupled chloride/moisture transport in non-saturated concrete with and without slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of polycarboxylate and crushed quartz in UHPC: Microstructural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dunstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Signes-Frehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.761-771. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.106⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 44, pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01404069v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between Progressive Mechanical Damage, Temperature and Permeability of Concrete: Experimental and Numerical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of uniaxial compressive loading on gas permeability and chloride diffusion coefficient of concrete and their relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration of Buildings and Monuments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359551v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of cement grout: rheological behavior and sedimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rosquoët</w:t>
+                <w:t xml:space="preserve">Extrudable Reactive Powder Concretes Hydration, shrinkage and transfer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Alexis</w:t>
+                <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(02)01036-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (Suppl. 1), pp.s99-s114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.681961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00726574v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration kinetics, change of relative humidity, and autogenous shrinkage of ultra-high-strength concrete</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New approach for coupled chloride/moisture transport in non-saturated concrete with and without slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling between Progressive Mechanical Damage, Temperature and Permeability of Concrete: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration of Buildings and Monuments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (4), pp.299-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Richard</w:t>
+                <w:t xml:space="preserve">hal-00359551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of cement grout: rheological behavior and sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33, pp.713-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(02)01036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydration kinetics, change of relative humidity, and autogenous shrinkage of ultra-high-strength concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 29 (4), pp.577-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0008-8846(99)00022-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale du couplage hydro-chimique dans les bétons en cours de maturation: incidence sur les retraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (9), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02480608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tensile cracking and of aggregate size on concrete permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Al-Khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD’2018 – 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cracow, Poland. pp.02001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201816302001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dégradation de la couche passive des aciers du béton armé en milieu maritime : modèle thermochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical damage and wetting/drying cycles on chloride ingress in non-saturated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres de composition et de conservation sur le transfert de chlorures dans les matrices cimenatires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFERT12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de masse dans les bétons endommagés, saturés et partiellement saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFERT12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural investigation of extrudable reactive powder concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Endommagement/ transfert dans les bétons saturés et partiellement saturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain. pp.1-7</w:t>
+              <w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil, AUGC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlémcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945154v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Endommagement/ transfert dans les bétons saturés et partiellement saturés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructural investigation of extrudable reactive powder concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dunstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Signes-Frehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil, AUGC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tlémcen, Algérie</w:t>
+              <w:t xml:space="preserve">13th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985835v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the diffusion of chloride ions in cementitious systems at early age using EDS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INVACO2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age volume changes of Extrudable Reactive Powder Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dunstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Experimental Mechanics (ICEM14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.23005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20100623005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short -and long- term performances of extrudable reactive powder concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFC - International Conference on Future Concrete 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Doha, Qatar. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying- wetting cycles on chloride ingress into concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Rencontres Universitaires de Génie Civil - AUGC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of slag on transfer parameters and chloride binding isotherms of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep'8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between progressive damage and permeability of concrete: discrete modelling and experimental analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Continuous and Discontinuous Modelling of Cohesive-Frictional Materials (CDM 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.119-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780203023631-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scales modelling for the delayed deformation and durability of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT Workshop 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation endogène des pâtes de ciment au très jeune âge : Analyse critique et développement métrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of setting retarder on the early age deformations of self-compacting mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Volume Changes of Hardening Concrete: Testing and Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyngby, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/2351580052.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop CMCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Qingdao, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/rbm-2006-6066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement thermique et du retrait endogène de pâtes de ciment au très jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Rencontres Universitaires de Génie Civil 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5221,51 +5739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC3CE82"/>
+    <w:nsid w:val="749CCA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5452,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhafid-khelidj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4364188/khelidj-abdelhafid/publications/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fruchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15030353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiless Yahmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122929" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Delgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Azevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahlaiti Mahfoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11030104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Santos Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.N. Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mahfoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brientin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choi&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hussein Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/prt-09-2019-0078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latefa Sail" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.A. Boukli Hacene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1139-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dunstetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Signes-Frehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.03.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Cherkaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.681961" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dunstetter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signes-Frehel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100623005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660581v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203023631-10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhafid-khelidj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4364188/khelidj-abdelhafid/publications/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fruchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15030353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2025.2532184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Njimbong Chia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouteu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06775-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiless Yahmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122929" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Azevedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahlaiti Mahfoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11030104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Santos Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.N. Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mahfoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brientin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choi&#324;ska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hussein Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/prt-09-2019-0078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latefa Sail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.A. Boukli Hacene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1139-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dunstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Signes-Frehel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.03.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Cherkaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.681961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFTZ8TXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dunstetter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signes-Frehel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100623005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203023631-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>