--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -208,364 +208,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Influence of Excavated Soil Sand Characteristics on the Rheological and Mechanical Properties of Hydraulic Mortars</w:t>
+                <w:t xml:space="preserve">Influence of microencapsulated phase change materials on drying shrinkage, pore structure, and gas permeability of blast-furnace slag and metakaolin-based geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Saad</w:t>
+                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Nouri</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+                <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fruchet</w:t>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.353. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.2424-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings15030353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21650373.2025.2532184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074942v1</w:t>
+                <w:t xml:space="preserve">hal-05594297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microencapsulated phase change materials on drying shrinkage, pore structure, and gas permeability of blast-furnace slag and metakaolin-based geopolymers</w:t>
+                <w:t xml:space="preserve">Analysis of the Influence of Excavated Soil Sand Characteristics on the Rheological and Mechanical Properties of Hydraulic Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
+                <w:t xml:space="preserve">Lara Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mustapha Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+                <w:t xml:space="preserve">Julien Fruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Cement-Based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.2424-2440. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21650373.2025.2532184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings15030353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594297v1</w:t>
+                <w:t xml:space="preserve">hal-05074942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the extraction of a novel fiber from cassava (Manihot esculenta) stems: a statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Njimbong Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kouteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Jiokap Nono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -629,77 +629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind-Mapping Assessment of Reuse Potential of Glulam: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aghiless Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Tahlaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -750,90 +750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of the negative effects of micro-encapsulated phase change materials by incorporating metakaolin in geopolymers based on blast furnace slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouha El Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misan Journal of Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (2), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,64 +1027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,291 +1125,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
+                <w:t xml:space="preserve">Diagnosis and Assessment of Deep Pile Cap Foundation of a Tall Building Affected by Internal Expansion Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fabien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+                <w:t xml:space="preserve">Fernando Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pertue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">João Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahlaiti Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Building Pathologies and Diagnosis Techniques, 11 (3), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings11030104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316365v1</w:t>
+                <w:t xml:space="preserve">hal-05336517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and Assessment of Deep Pile Cap Foundation of a Tall Building Affected by Internal Expansion Reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregate size effects on the mechanical behaviour and on the gas permeability at damaged state of cement-based materials with and without slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Azevedo</w:t>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahlaiti Mahfoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Arnaud Pertue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Building Pathologies and Diagnosis Techniques, 11 (3), pp.104. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.5674-5695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings11030104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2021.1915881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336517v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Embedded Fiber Optic Sensors for Measuring Early-Age Strains in Concrete</w:t>
               </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 322, pp.01043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,77 +1659,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel green plants extract as corrosion inhibiting coating for steel embedded in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elshami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hussein Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1789,64 +1789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Deboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Bezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2166,64 +2166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel anticorrosive zinc phosphate coating for corrosion prevention of reinforced concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elshami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latefa Sail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (6), pp.4451-4460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,64 +2534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of uniaxial compressive loading on gas permeability and chloride diffusion coefficient of concrete and their relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel Bouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,64 +2785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for coupled chloride/moisture transport in non-saturated concrete with and without slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35, pp.761-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2888,51 +2888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between Progressive Mechanical Damage, Temperature and Permeability of Concrete: Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosquoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Phelipot-Mardelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3147,51 +3147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration kinetics, change of relative humidity, and autogenous shrinkage of ultra-high-strength concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,51 +3250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du couplage hydro-chimique dans les bétons en cours de maturation: incidence sur les retraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Al-Khazraji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Benkemoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBUD’2018 – 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cracow, Poland. pp.02001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,64 +3541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Quan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Soive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,64 +3636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical damage and wetting/drying cycles on chloride ingress in non-saturated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,64 +3869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFERT12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,64 +3977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSFERT12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,260 +4053,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Endommagement/ transfert dans les bétons saturés et partiellement saturés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructural investigation of extrudable reactive powder concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle de Noirfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dunstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Signes-Frehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil, AUGC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tlémcen, Algérie</w:t>
+              <w:t xml:space="preserve">13th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985835v1</w:t>
+                <w:t xml:space="preserve">hal-00945154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural investigation of extrudable reactive powder concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction Endommagement/ transfert dans les bétons saturés et partiellement saturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Ben Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madrid, Spain. pp.1-7</w:t>
+              <w:t xml:space="preserve">XXIXe Rencontres Universitaires de Génie Civil, AUGC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tlémcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945154v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the diffusion of chloride ions in cementitious systems at early age using EDS analysis</w:t>
               </w:r>
@@ -4318,64 +4318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INVACO2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4426,64 +4426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dunstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,64 +4672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying- wetting cycles on chloride ingress into concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Rencontres Universitaires de Génie Civil - AUGC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4767,64 +4767,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying-wetting cycles on chloride ingress into concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4875,64 +4875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of slag on transfer parameters and chloride binding isotherms of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Ben Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep'8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Picandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Coue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between progressive damage, temperature and permeability of concrete: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement thermique et du retrait endogène de pâtes de ciment au très jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,51 +5739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="749CCA50"/>
+    <w:nsid w:val="79D57BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5970,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhafid-khelidj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4364188/khelidj-abdelhafid/publications/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fruchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15030353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2025.2532184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Njimbong Chia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouteu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06775-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiless Yahmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122929" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Azevedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahlaiti Mahfoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11030104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Santos Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.N. Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mahfoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brientin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choi&#324;ska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hussein Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/prt-09-2019-0078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latefa Sail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.A. Boukli Hacene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1139-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dunstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Signes-Frehel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.03.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Cherkaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.681961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFTZ8TXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dunstetter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signes-Frehel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100623005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203023631-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhafid-khelidj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4828-9822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/4364188/khelidj-abdelhafid/publications/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650373.2025.2532184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Saad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Tahlaiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fruchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15030353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Njimbong Chia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kouteu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jiokap Nono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06775-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiless Yahmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13122929" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Al-Khazraji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61263/mjes.v1i2.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2021.103121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Delgado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Azevedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahlaiti Mahfoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11030104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pertue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2021.1915881" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Santos Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.N. Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mahfoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelidj" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brientin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Sitarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choi&#324;ska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032201043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elshami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hussein Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/prt-09-2019-0078" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604611v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truyen Tran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyet Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18702/acf.2018.07.3.1.22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latefa Sail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139507" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.A. Boukli Hacene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1139-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dunstetter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Signes-Frehel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.03.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404065v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel Bouny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Cherkaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.681961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ0W3Q0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rbm-2006-6066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Phelipot-Mardel&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(02)01036-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2H3PFT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(99)00022-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV8R7FVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bastian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02480608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFTZ8TXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816302001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Quan Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Soive" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Houhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945154v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dunstetter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Signes-Frehel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100623005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00945220v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picandet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203023631-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouasker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bouasker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/2351580052.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>