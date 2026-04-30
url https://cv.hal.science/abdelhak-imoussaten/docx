--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -935,524 +935,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.50-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840436v1</w:t>
+                <w:t xml:space="preserve">hal-00944146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mambaye Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00944146v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation des hyper-paramètres des classifieurs prudents : premières propositions</w:t>
+                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368743v1</w:t>
+                <w:t xml:space="preserve">hal-05368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex Mixture Criterion Based Evidential Set-Valued Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305082v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwen Diouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1461,176 +1457,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,272 +1637,285 @@
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
+                <w:t xml:space="preserve">Elicitation des hyper-paramètres des classifieurs prudents : premières propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368420v1</w:t>
+                <w:t xml:space="preserve">hal-05368743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Mixture Criterion Based Evidential Set-Valued Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152101⟩</w:t>
+              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp 196-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-16708-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261934v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwen Diouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1965,671 +1974,671 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Evidential Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiwa Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlia Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663655v1</w:t>
+                <w:t xml:space="preserve">hal-04660824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chambas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660824v1</w:t>
+                <w:t xml:space="preserve">hal-04663661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t>
+                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663661v1</w:t>
+                <w:t xml:space="preserve">hal-04663655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryeme Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,220 +2653,220 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical extension of MACBETH methodology to deal with sophisticated preferences’ models</w:t>
+                <w:t xml:space="preserve">Classiﬁcation prudente évidentielle basée sur le quasi-critère de la fonction pignistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2022 - 2022 IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LFA 2022 - Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/fuzz-ieee55066.2022.9882540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714498v1</w:t>
+                <w:t xml:space="preserve">hal-03934804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiﬁcation prudente évidentielle basée sur le quasi-critère de la fonction pignistique</w:t>
+                <w:t xml:space="preserve">Practical extension of MACBETH methodology to deal with sophisticated preferences’ models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2022 - Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE 2022 - 2022 IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/fuzz-ieee55066.2022.9882540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934804v1</w:t>
+                <w:t xml:space="preserve">hal-03714498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2866,1062 +2875,1158 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the Decision Hyper-parameter for Some Cautious Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.774-787, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du paramètre modélisant le compromis entre prudence et pertinence pour certains classifieurs imprécis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466855v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du paramètre modélisant le compromis entre prudence et pertinence pour certains classifieurs imprécis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466852v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
+                <w:t xml:space="preserve">Traitement du problème d’optimisation de mélange dans le cas de données incertaines via les fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02529955v1</w:t>
+                <w:t xml:space="preserve">hal-02969181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du problème d’optimisation de mélange dans le cas de données incertaines via les fonctions de croyance</w:t>
+                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969181v1</w:t>
+                <w:t xml:space="preserve">hal-02529955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Mixture Optimisation Problem Using Cautious Predictions and Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.394-407, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the difficulty of implementing alternatives in the multiple criteria decision problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ 2020 - IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile L 'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294273v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294259v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Wels, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REM.2019.8744137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146128v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The worth index based on the credibility index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3937,683 +4042,587 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098628v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roig</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t>
+              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309641v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+                <w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Neverov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihab Khnifass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Beye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299144v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294372v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile L 'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4645,1533 +4654,1533 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possibility theory based-approach of decision making in preliminary design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile L 'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile L 'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556483v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
+                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadie Sow</w:t>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVEMSA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556487v1</w:t>
+                <w:t xml:space="preserve">hal-01556483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
+                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadié Sow</w:t>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929270v1</w:t>
+                <w:t xml:space="preserve">hal-01556487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diadie Sow</w:t>
+                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes Rencontres francophones sur la Logique Floue et ses applications LFA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp.14218 - 14223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933801v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diadié Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t>
+              <w:t xml:space="preserve">IPMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929387v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929424v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933811v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926547v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933875v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative method for evaluation in conceptual design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6203,550 +6212,559 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929469v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
+                <w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933890v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Coleit 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934211v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleit 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003126400310040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809072v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria improvement of options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6788,73 +6806,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6883,744 +6901,627 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
+                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808629v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
+              <w:t xml:space="preserve">LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809051v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
+                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
+              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808626v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
+                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777852v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
+                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808643v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-00808617v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7720,103 +7621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Evidential Clustering Generating decision-maker–aligned explanations : Presenting the Iterative Evidential Mistakeness Minimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Lopes de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BFTA 2025 - 7th School on Belief Functions and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Granada, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,77 +7742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,64 +8120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 271, Springer Berlin Heidelberg; Springer, pp.56-71, 2013, Communications in Computer and Information Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8597,51 +8498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1614C52B"/>
+    <w:nsid w:val="E0D88446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8828,51 +8729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhak-imoussaten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1292-2681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165531274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2023.100310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz-ieee55066.2022.9882540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_61" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_30" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.168" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05540587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00658558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhak-imoussaten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1292-2681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165531274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2023.100310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz-ieee55066.2022.9882540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.168" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05540587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00658558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>