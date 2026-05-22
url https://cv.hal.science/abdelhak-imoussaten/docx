--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,8443 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8391 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelhak Imoussaten </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences IMT Mines Alès.EuroMov Digital Health in Motion.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelhak-imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1292-2681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165531274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=TlEPZUEAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s'inscrivent dans deux thématiques principales. Il s'agit du MCDA (Multiple Criteria Decision Analysis) et le traitement des incertitudes en IA (intelligence artificielle). En MCDA, je tente de développer des outils et des méthodes d’aide à la décision multicritère où les applications visées sont : l'évaluation environnementale, la gestion des déchets, la gestion des risques, etc. Plus particulièrement, les travaux se concentrent sur l'apprentissage automatique des préférences. Concernant le traitement des incertitudes en IA, il s'agit de mettre en place des algorithmes prudents de classification supervisée ou de clustering lorsque les données sont entachées de fortes imperfections. Les applications visées sont le mouvement humain, la santé et le tri automatique des plastiques à des fins de recyclage.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse multicritère et traitement des incertitudes en IA ; Statistiques Bayésiennes ; Logique floue ; Recherche Opérationnelle ; Algorithmique et Programmation Objet.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of the hyper-parameter modelling the decision rule of the cautious classifiers based on the Fβ measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Array</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.100310. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.array.2023.100310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cautious classification based on belief functions theory and imprecise relabelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.130-146. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2021.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of waste fragment sorting process based on MIR imaging coupled with cautious classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.art. 105258. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.50-83. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kensuke Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex Mixture Criterion Based Evidential Set-Valued Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reims, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation des hyper-paramètres des classifieurs prudents : premières propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp 196-217, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16708-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Fukuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Evidential Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor F. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwen Diouron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massiwa Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlia Duhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chambas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiﬁcation prudente évidentielle basée sur le quasi-critère de la fonction pignistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2022 - Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical extension of MACBETH methodology to deal with sophisticated preferences’ models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2022 - 2022 IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/fuzz-ieee55066.2022.9882540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the Decision Hyper-parameter for Some Cautious Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.774-787, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du paramètre modélisant le compromis entre prudence et pertinence pour certains classifieurs imprécis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du problème d’optimisation de mélange dans le cas de données incertaines via les fonctions de croyance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Mixture Optimisation Problem Using Cautious Predictions and Belief Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisboa, Portugal. pp.394-407, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50143-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the difficulty of implementing alternatives in the multiple criteria decision problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2020 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting Relevant Association Rules From Imperfect Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th international conference on Scalable Uncertainty Management (SUM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worth index based on the credibility index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation incertaine à partir de mesures non-reproductibles. Application à la comparaison de pression exercée par des matelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Neverov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Khnifass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Beye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de l’information pertinente pour la prise de décision : Application à la logistique humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes rencontres francophones sur la logique floue et ses applications (LFA), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibility theory based-approach of decision making in preliminary design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying criteria most influencing strategy performance: Application to humanitarian logistical strategy planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Information Processing and Management of Uncertainty in Knowledge- Based Systems (IPMU), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cádiz, Spain. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91479-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une approche de Retour d'Expérience pour la découverte d'enseignements génériques dans le domaine humanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L 'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadie Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVEMSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVEMSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp.14218 - 14223, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadie Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative method for evaluation in conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coleit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003126400310040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria improvement of options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConfSort: Conformal Models for Plastic Waste Sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUML 2026 - Workshop on Uncertainty in Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tartu, Estonia. , 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable Evidential Clustering Generating decision-maker–aligned explanations : Presenting the Iterative Evidential Mistakeness Minimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor F. Lopes de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BFTA 2025 - 7th School on Belief Functions and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Granada, Spain. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Based on MCDA and Fuzzy Logic to Select Joint Actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lecture Notes in Artifical Intelligence (LNAI) series., </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Varying Model to Simulate a Collective Decisional Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 271, Springer Berlin Heidelberg; Springer, pp.56-71, 2013, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29966-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pignistic-Plausibility Interval-Criterion and Pignistic-Strong Dominance Convex Mixture Criterion Based Evidential Set-Valued Classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et pilotage de la phase de délibération dans une décision collective : vers le management d'activités à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. École Nationale Supérieure des Mines de Paris, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00658558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8498,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0D88446"/>
+    <w:nsid w:val="1A959BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8729,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhak-imoussaten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1292-2681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165531274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2023.100310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.11.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz-ieee55066.2022.9882540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.168" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05540587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00658558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhak-imoussaten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1292-2681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165531274" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TlEPZUEAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2023.100310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Lopes de Souza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03934804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fuzz-ieee55066.2022.9882540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_61" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02872104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50143-3_30" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L 'H&#233;ritier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Neverov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Khnifass" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Beye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91479-4_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.168" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05540587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_10" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04459678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00658558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>