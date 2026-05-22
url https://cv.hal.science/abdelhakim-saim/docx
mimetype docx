--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelhakim Saim </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Electrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelhakim-saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4706-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280255594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhakim SAIM est Enseignant-Chercheur Maître de Conférences à l’Ecole Polytechnique de Nantes Université et au Laboratoire IREENA, et ce, depuis septembre 2022. Il est titulaire d'une Licence et d'un Master en Electronique et en Automatique, obtenus à l'Université de Blida en 2010 et 2012, respectivement. Il a obtenu son Doctorat en Automatique en 2017 à l'Université de Tizi-Ouzou, Algérie. De 2017 à 2019, il a été Maître de Conférences en Automatique à l'USTHB d'Alger avant de rejoindre le Laboratoire IREENA de Nantes Université en qualité de Post-Doctorant dans le cadre du projet StorMS de 2019 à 2020. Et par la suite en qualité d'Enseignant contractuel à Polytech Nantes. Ses activités de recherche portent sur la commande des systèmes conversion électrique et sur le traitement de problématiques de qualité de l'énergie et de stabilité dans les Micro-réseaux stationnaires ou embarqués. Il a publié à ce jour 37 articles scientifiques dont 20 articles dans des revues spécialisées de rang A </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=s2tZFfEAAAAJ&hl=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control of a 3×2 Stacked Multicellular Inverter Using Neural Network-Based Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Djeriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eurasia Proceedings of Science Technology Engineering and Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55549/epstem.1202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sizing and IGDT-based energy management for multi-energy microgrids with integrated power-to-gas and gas-to-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Chrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 416, pp.127956. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reconfiguration of Shipboard MVDC Power Systems Based on Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (3), pp.278. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse14030278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 256, pp.124076. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation-oriented active disturbance rejection control for dynamic positioning ships using improved Salp Swarm Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qixin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20464177.2026.2641360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulualem Tesfaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (8), pp.1654. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Hybrid Control and Communication Topology Optimization in DC Microgrids for Enhanced Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (19), pp.3797. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14193797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic performance assessment of large-scale distribution network supported by renewable sources and compressed air energy storages considering uncertainties and demand response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat E.M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.110600. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Strategies for Hybrid Energy Storage Systems in Fuel Cell-Powered Vessels Using Improved Droop Control and POA-Based Capacity Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse14010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lalouni Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Tamalouzt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Multi-Energy Microgrid Sizing and Energy Management under Load Uncertainty with Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.108609. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified sensorless predictive control of grid-side converter in wind energy conversion systems under distorted grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning based-hybrid model for short-term wind speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmene Melalkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Berrezzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Nebili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.3237-3253. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art of hierarchical microgrid technological framework: operational strategies with manifold barriers and future trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.100743. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ref.2025.100743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid error correction method based on EEMD and ConvLSTM for offshore wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmene Melalkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Berrezzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Nebili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.120773. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for microgrids design, control, and maintenance: A comprehensive review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miadreza Shafie-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.101056. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-fuzzy control of bilateral teleoperation system with transmission timedelay and force feedback using Arduino Due board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Rahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Zidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57647/j.mjee.2025.1902.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensorless Predictive Power Control of PWM Converters Using Adaptive Neural Network-Based Virtual Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (18), pp.3620. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14183620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Reactive Power Sharing Enhancement in Islanded Microgrid via Small-Signal Modeling and Optimal Virtual Impedance Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Bennia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Daili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Harrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Alrajhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5469868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fractional MOIF and MOPIF controller using PSO algorithm for the stabilization of an inverted pendulum‐cart system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Cheballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on power allocation strategy and capacity configuration of hybrid energy storage system based on double-layer variational modal decomposition and energy entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.112492. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic operation of distribution grids with the integration of photovoltaic systems and distribution static compensators considering network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed T Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1623 - 1637. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and line loading enhancement of distribution systems using optimal integration of renewable energy and compressed air energy storages simultaneously under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashad Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.113921. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.113921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Mode Transition Strategies between Grid-Connected and Standalone Operation of Voltage Source Inverters-Based Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal El Moubarek Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.5062. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16135062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Operation of Distribution Networks Considering Renewable Energy Sources Integration and Demand Side Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.16707. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152416707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Direct Torque Control with an Advanced Broken-Bar Fault Diagnosis for Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/8816896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping-ILC controller for suppressing circulating currents in parallel-connected photovoltaic inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Kerrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.102706. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (10), pp.4251. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified reptile search algorithm for optimal integration of renewable energy sources in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (12), pp.4635-4665. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling, and Validation of Grid-Forming Inverters for Frequency Synchronization and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Bennia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Harrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Daili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sharing in Three-Level NPC Inverter Based Three-Phase Four-Wire Islanding Microgrids With Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabhat Kumar Pankaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Terriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.20725-20740. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3250219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydali Ferahtia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (20), pp.11595. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132011595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized IDA-PBC Control Using Enhanced Decoupled Power Sharing for Parallel Distributed Generators in Standalone Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.5069-5082. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3034464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active resonance damping and harmonics compensation in distributed generation based islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.106900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1869-1881. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reference Trajectory for Power Quality Enhancement in Three-Phase Four-Wire Standalone Power Supply Systems With Nonlinear and Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1593-1603. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2966923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robust Damping of Multiresonances in Distributed-Generation-Based Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (11), pp.8958-8970. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2898611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved control strategy for power quality enhancement in standalone systems based on four‐leg voltage source inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait‐ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.515-523. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2017.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive resonant based multi-loop control strategy for parallel distributed generation units in standalone microgrid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.262-271. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05001, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luenberger Observer-based PCC voltage Estimation for Load Sharing in Islanded DC Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulualem Tesfaye Yeshalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Operation of Distribution Networks with Optimal Renewable Integration and Critical Peak Pricing-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed. Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Middle East Power Systems Conference (MEPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aswan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEPCON66918.2026.11360127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Distribution Network Operation with Hydrogen Storage and Network Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tidjani Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of System Order in Model-Free Control of Floating Offshore Wind Turbines: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Owayjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Renewable Energy and Conservation (ICREC 2025),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICREC, Nov 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Frequency Regulation of Microgrid using Optimized Two-level Fractionalized TD-PI Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Oslo, France. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm60555.2024.10738091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic-environmental Assessment of Distribution Networks with Integrated PV Systems and D-STATCOMs Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed. Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Middle East Power System Conference (MEPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cairo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEPCON63025.2024.10850387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Output Neural Network-Based Online Filter Parameters Estimation for Predictive Control of PWM Converter Under Unbalanced Grid Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icaee61760.2024.10783189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux de puissance avec équilibrage des SOCs dans un Micro-réseau DC -Bateau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power management strategy with SoCs balancing of a battery powered shipboard DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active resonance damping in LCL-filtered invertersbased islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential flatness for smooth transition between grid-connected and standalone mode of three-phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of complex resonances in islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.804-808, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency adaptive proportional + multi-resonant output voltage control strategy for parallel operating distributed generation units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-loop control strategy for parallel distributed generation units in standalone applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Algiers, France. pp.913-918, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Modified Reptile Search Algorithm for Optimal Planning of a Real Algerian Distribution Grid with Renewable Energy Resources Considering Uncertainties of System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Auto-Encoders' self-supervised image classification using pseudo-labelling via data augmentation and the perceptual loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymene Mohammed Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelhakim Saim </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Génie Electrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelhakim-saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4706-3490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280255594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=s2tZFfEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhakim SAIM est Enseignant-Chercheur Maître de Conférences à l’Ecole Polytechnique de Nantes Université et au Laboratoire IREENA, et ce, depuis septembre 2022. Il est titulaire d'une Licence et d'un Master en Electronique et en Automatique, obtenus à l'Université de Blida en 2010 et 2012, respectivement. Il a obtenu son Doctorat en Automatique en 2017 à l'Université de Tizi-Ouzou, Algérie. De 2017 à 2019, il a été Maître de Conférences en Automatique à l'USTHB d'Alger avant de rejoindre le Laboratoire IREENA de Nantes Université en qualité de Post-Doctorant dans le cadre du projet StorMS de 2019 à 2020. Et par la suite en qualité d'Enseignant contractuel à Polytech Nantes. Ses activités de recherche portent sur la commande des systèmes conversion électrique et sur le traitement de problématiques de qualité de l'énergie et de stabilité dans les Micro-réseaux stationnaires ou embarqués. Il a publié à ce jour 37 articles scientifiques dont 20 articles dans des revues spécialisées de rang A </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=s2tZFfEAAAAJ&hl=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control of a 3×2 Stacked Multicellular Inverter Using Neural Network-Based Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karim Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Djeriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eurasia Proceedings of Science Technology Engineering and Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55549/epstem.1202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sizing and IGDT-based energy management for multi-energy microgrids with integrated power-to-gas and gas-to-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Chrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 416, pp.127956. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reconfiguration of Shipboard MVDC Power Systems Based on Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14 (3), pp.278. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse14030278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 256, pp.124076. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation-oriented active disturbance rejection control for dynamic positioning ships using improved Salp Swarm Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qixin Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20464177.2026.2641360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulualem Tesfaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (8), pp.1654. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Hybrid Control and Communication Topology Optimization in DC Microgrids for Enhanced Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxuan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (19), pp.3797. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14193797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic performance assessment of large-scale distribution network supported by renewable sources and compressed air energy storages considering uncertainties and demand response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat E.M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.110600. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Multi-Energy Microgrid Sizing and Energy Management under Load Uncertainty with Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.108609. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Lalouni Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Tamalouzt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Strategies for Hybrid Energy Storage Systems in Fuel Cell-Powered Vessels Using Improved Droop Control and POA-Based Capacity Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse14010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified sensorless predictive control of grid-side converter in wind energy conversion systems under distorted grid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer learning based-hybrid model for short-term wind speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmene Melalkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Berrezzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Nebili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.3237-3253. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2025.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-art of hierarchical microgrid technological framework: operational strategies with manifold barriers and future trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.100743. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ref.2025.100743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for microgrids design, control, and maintenance: A comprehensive review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miadreza Shafie-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.101056. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid error correction method based on EEMD and ConvLSTM for offshore wind power forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmene Melalkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Berrezzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Nebili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.120773. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-fuzzy control of bilateral teleoperation system with transmission timedelay and force feedback using Arduino Due board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Rahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Zidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Majlesi Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57647/j.mjee.2025.1902.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Sensorless Predictive Power Control of PWM Converters Using Adaptive Neural Network-Based Virtual Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (18), pp.3620. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14183620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Reactive Power Sharing Enhancement in Islanded Microgrid via Small-Signal Modeling and Optimal Virtual Impedance Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Bennia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Daili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Harrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Alrajhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1 - 25. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5469868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fractional MOIF and MOPIF controller using PSO algorithm for the stabilization of an inverted pendulum‐cart system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Cheballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.12648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on power allocation strategy and capacity configuration of hybrid energy storage system based on double-layer variational modal decomposition and energy entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.112492. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.112492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic operation of distribution grids with the integration of photovoltaic systems and distribution static compensators considering network reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed T Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1623 - 1637. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and line loading enhancement of distribution systems using optimal integration of renewable energy and compressed air energy storages simultaneously under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashad Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.113921. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.113921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Actuators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Operation of Distribution Networks Considering Renewable Energy Sources Integration and Demand Side Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (24), pp.16707. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152416707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Mode Transition Strategies between Grid-Connected and Standalone Operation of Voltage Source Inverters-Based Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihed Hmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal El Moubarek Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.5062. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16135062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Direct Torque Control with an Advanced Broken-Bar Fault Diagnosis for Induction Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Reffas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/8816896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral backstepping-ILC controller for suppressing circulating currents in parallel-connected photovoltaic inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Kerrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.102706. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Fodil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (10), pp.4251. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified reptile search algorithm for optimal integration of renewable energy sources in distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (12), pp.4635-4665. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ese3.1605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Modeling, and Validation of Grid-Forming Inverters for Frequency Synchronization and Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Bennia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Harrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Daili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17010059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Sharing in Three-Level NPC Inverter Based Three-Phase Four-Wire Islanding Microgrids With Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binod Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabhat Kumar Pankaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Terriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.20725-20740. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3250219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydali Ferahtia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (20), pp.11595. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132011595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized IDA-PBC Control Using Enhanced Decoupled Power Sharing for Parallel Distributed Generators in Standalone Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Khefifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.5069-5082. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3034464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active resonance damping and harmonics compensation in distributed generation based islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.106900. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (2), pp.1869-1881. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Reference Trajectory for Power Quality Enhancement in Three-Phase Four-Wire Standalone Power Supply Systems With Nonlinear and Unbalanced Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1593-1603. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2966923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robust Damping of Multiresonances in Distributed-Generation-Based Islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (11), pp.8958-8970. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2898611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Zeghlache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved control strategy for power quality enhancement in standalone systems based on four‐leg voltage source inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait‐ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.515-523. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2017.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive resonant based multi-loop control strategy for parallel distributed generation units in standalone microgrid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.262-271. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Functional Materials and Renewable Energies: COFMER’05 5th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Tanger, Morocco. pp.05001, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532605001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Operation of Distribution Networks with Optimal Renewable Integration and Critical Peak Pricing-based Demand Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed. Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 26th International Middle East Power Systems Conference (MEPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aswan, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEPCON66918.2026.11360127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Distribution Network Operation with Hydrogen Storage and Network Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tidjani Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luenberger Observer-based PCC voltage Estimation for Load Sharing in Islanded DC Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulualem Tesfaye Yeshalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of System Order in Model-Free Control of Floating Offshore Wind Turbines: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Owayjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Renewable Energy and Conservation (ICREC 2025),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICREC, Nov 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Frequency Regulation of Microgrid using Optimized Two-level Fractionalized TD-PI Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Oslo, France. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartGridComm60555.2024.10738091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Output Neural Network-Based Online Filter Parameters Estimation for Predictive Control of PWM Converter Under Unbalanced Grid Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumidia Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Rahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Boukais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koussaila Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icaee61760.2024.10783189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-economic-environmental Assessment of Distribution Networks with Integrated PV Systems and D-STATCOMs Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed. Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Middle East Power System Conference (MEPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Cairo, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MEPCON63025.2024.10850387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des flux de puissance avec équilibrage des SOCs dans un Micro-réseau DC -Bateau électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power management strategy with SoCs balancing of a battery powered shipboard DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active resonance damping in LCL-filtered invertersbased islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep M Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential flatness for smooth transition between grid-connected and standalone mode of three-phase inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep. Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.6, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of complex resonances in islanded Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.804-808, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency adaptive proportional + multi-resonant output voltage control strategy for parallel operating distributed generation units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-loop control strategy for parallel distributed generation units in standalone applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Djerioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Algiers, France. pp.913-918, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Modified Reptile Search Algorithm for Optimal Planning of a Real Algerian Distribution Grid with Renewable Energy Resources Considering Uncertainties of System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ebeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Auto-Encoders' self-supervised image classification using pseudo-labelling via data augmentation and the perceptual loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymene Mohammed Bouayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Saim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C40BDD9"/>
+    <w:nsid w:val="8C7FA52A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhakim-saim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4706-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280255594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=s2tZFfEAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607672v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse14030278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2026.2641360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Guan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193797" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hachemi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hashem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Hamida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat E.M. Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Xie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse14010058" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumidia Amoura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.06.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmene Melalkia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Berrezzek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Nebili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Latif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ref.2025.100743" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120773" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Rahem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Zidane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57647/j.mjee.2025.1902.37" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05504877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05128953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alrajhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5469868" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheballah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112492" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901214v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed T Hachemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Sadaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebeed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Arif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashad Kamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113921" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hmad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Trabelsi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16135062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Abbou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Aissa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Reffas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8816896" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kerrouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102706" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.1605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075872v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sharma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Kumar Pankaj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Terriche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Shrestha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3250219" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Khefifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3034464" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494060v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Guerrero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106900" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait Ahmed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2966923" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2898611" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628514v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait&#8208;ahmed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0124" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628518v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV9X1VF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye Yeshalem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed. Hachemi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Selim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEPCON66918.2026.11360127" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tidjani Hachemi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm60555.2024.10738091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573000v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEPCON63025.2024.10850387" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee61760.2024.10783189" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074673v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barrios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043944" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628538v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep. Guerrero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215627" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566906" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573010v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046243v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Mohammed Bouayed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhakim-saim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4706-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280255594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=s2tZFfEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=s2tZFfEAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hanafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karim Fellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeriri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse14030278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qixin Long" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20464177.2026.2641360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505552v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Tang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Guan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hachemi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hashem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Hamida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat E.M. Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110600" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Xie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse14010058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumidia Amoura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.06.054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572965v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmene Melalkia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Berrezzek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Nebili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.10.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Latif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ref.2025.100743" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Rahem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mellah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Zidane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57647/j.mjee.2025.1902.37" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05504877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183620" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05128953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alrajhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5469868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheballah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12648" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed T Hachemi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Sadaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ebeed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Arif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashad Kamel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Abbou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hmad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal El Moubarek Bouzid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Trabelsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16135062" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Aissa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Reffas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talhaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/8816896" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Kerrouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102706" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ese3.1605" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Sharma" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhat Kumar Pankaj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Terriche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Shrestha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3250219" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Khefifi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3034464" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Guerrero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106900" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait Ahmed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2966923" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628512v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2898611" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait&#8208;ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV9X1VF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed. Hachemi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Selim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEPCON66918.2026.11360127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tidjani Hachemi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye Yeshalem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576386v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573003v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm60555.2024.10738091" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee61760.2024.10783189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jurado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEPCON63025.2024.10850387" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barrios" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043944" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628538v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep. Guerrero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215627" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566906" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628557v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804245" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymene Mohammed Bouayed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Atif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>