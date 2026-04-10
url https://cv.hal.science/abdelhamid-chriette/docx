--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -320,51 +320,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.081011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4068272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2234,351 +2234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Hardy Azmir Anuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177635v1</w:t>
+                <w:t xml:space="preserve">hal-03445938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+                <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445938v1</w:t>
+                <w:t xml:space="preserve">hal-03376074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376074v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
               </w:r>
@@ -2688,274 +2688,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Propeller Coefficients and Dynamic Parameters of a Hovering Quadrotor from Flight Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Erskine</w:t>
+                <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2966393⟩</w:t>
+              <w:t xml:space="preserve">International conference on Interoperability for Enterprise Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tarbes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491491v1</w:t>
+                <w:t xml:space="preserve">hal-03011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Identification of the Propeller Coefficients and Dynamic Parameters of a Hovering Quadrotor from Flight Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Interoperability for Enterprise Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2966393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90387-9_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011568v1</w:t>
+                <w:t xml:space="preserve">hal-02491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-based Design of a DELTA robot</w:t>
               </w:r>
@@ -3377,274 +3377,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+                <w:t xml:space="preserve">Increasing energy efficiency of high-speed parallel robots by using variable stiffness springs and optimal motion generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_57⟩</w:t>
+              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/detc2018-85090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759340v2</w:t>
+                <w:t xml:space="preserve">hal-01777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing energy efficiency of high-speed parallel robots by using variable stiffness springs and optimal motion generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
+                <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/detc2018-85090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777551v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kinematics, Dynamics and Control of a Flying Parallel Robot with Three Quadrotors</w:t>
               </w:r>
@@ -3741,248 +3741,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
+                <w:t xml:space="preserve">Minimizing Input Torques of a High-Speed Five-Bar Mechanism by using Variable Stiffness Springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777623v1</w:t>
+                <w:t xml:space="preserve">hal-01759341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Input Torques of a High-Speed Five-Bar Mechanism by using Variable Stiffness Springs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759341v1</w:t>
+                <w:t xml:space="preserve">hal-01777623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pose estimation scheme in vision system – preliminary results and first experimentations</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4700,51 +4700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C546F746"/>
+    <w:nsid w:val="35484EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4848,51 +4848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB449463"/>
+    <w:nsid w:val="686F0255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4996,51 +4996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D5E82934"/>
+    <w:nsid w:val="04A5D533"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5233,51 +5233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-chriette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-1561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas Hill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2966393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2017.2774920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02850036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2018-85090" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2774920" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vandernotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838639" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08338-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-chriette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-1561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas Hill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2966393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2017.2774920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02850036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2018-85090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2774920" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vandernotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838639" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08338-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>