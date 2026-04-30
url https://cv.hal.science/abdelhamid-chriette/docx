--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1901,484 +1901,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+                <w:t xml:space="preserve">Wrench Estimation and Impedance-based Control applied to a Flying Parallel Robot Interacting with the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles (IAV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.151-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749293v1</w:t>
+                <w:t xml:space="preserve">hal-03801266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Estimation and Impedance-based Control applied to a Flying Parallel Robot Interacting with the Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Super-Twisting Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardy Bin Anuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Six</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles (IAV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.151-157</w:t>
+              <w:t xml:space="preserve">16th International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801266v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+                <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437161v1</w:t>
+                <w:t xml:space="preserve">hal-03177635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control with Adaptive Gain of Quadrotor with Rigid Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Azmir Anuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2420,165 +2411,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177635v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
               </w:r>
@@ -2694,77 +2694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing energy efficiency of high-speed parallel robots by using variable stiffness springs and optimal motion generation</w:t>
+                <w:t xml:space="preserve">Minimizing Input Torques of a High-Speed Five-Bar Mechanism by using Variable Stiffness Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
@@ -3439,550 +3439,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/detc2018-85090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777551v1</w:t>
+                <w:t xml:space="preserve">hal-01759341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_57⟩</w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759340v2</w:t>
+                <w:t xml:space="preserve">hal-01777623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinematics, Dynamics and Control of a Flying Parallel Robot with Three Quadrotors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Six</w:t>
+                <w:t xml:space="preserve">Increasing energy efficiency of high-speed parallel robots by using variable stiffness springs and optimal motion generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2017.2774920⟩</w:t>
+              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/detc2018-85090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685032v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Input Torques of a High-Speed Five-Bar Mechanism by using Variable Stiffness Springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Balderas Hill</w:t>
+                <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Saint-Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759341v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
+                <w:t xml:space="preserve">The Kinematics, Dynamics and Control of a Flying Parallel Robot with Three Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2017.2774920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777623v1</w:t>
+                <w:t xml:space="preserve">hal-01685032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pose estimation scheme in vision system – preliminary results and first experimentations</w:t>
               </w:r>
@@ -4489,64 +4489,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,51 +4700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35484EEC"/>
+    <w:nsid w:val="061934BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4848,51 +4848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="686F0255"/>
+    <w:nsid w:val="76601DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4996,51 +4996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04A5D533"/>
+    <w:nsid w:val="9B8F54A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5233,51 +5233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-chriette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-1561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas Hill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2966393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2017.2774920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02850036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2018-85090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2774920" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vandernotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838639" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08338-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-chriette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4457-1561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minglei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102893" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas Hill" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104953" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2966393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2017.2774920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.370" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Armando P&#233;rez Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTMOD63116.2024.10878220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Bin Anuar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Azmir Anuar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_25" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02850036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/detc2018-85090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2774920" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vandernotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838639" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08338-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>