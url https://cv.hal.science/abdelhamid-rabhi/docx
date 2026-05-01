--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> abdelhamid rabhi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelhamid-rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1570-3262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099771578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAK-7318-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid RABHI is a Professor of University of Picardie Jules Verne. He received the Master degree from the University of Versailles, France, in robotics and control systems, and he are honored by the PhD degree in observation and control for non-linear and complex systems in December 2005. Since 2006, he has been an Associate Professor at the University of Picardie Jules Verne, Faculty of Sciences, and a researcher in the Modeling, Information and Systems (MIS) laboratory, Amiens, France.His main research activities deal with adaptive and robust control, diagnosis and observation for complex systems such as vehicles and robots, and in Modelling Analysis and Control of Systems with Multiple Renewable Energy sources.His research is focused on applications in Renewable Energies (Wind and Solar Energies) and Process Control.Author of several book chapters and more than 50 articles in international journals. President and IPC member of numerous international conferences in the field of renewable energies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing photovoltaic panel diagnosis using a fine-tuned convolutional neural network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Boulaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 129, pp.110824. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a robust and real-time power management strategy and control system for a hybrid electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.120288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive frequency separation-based energy management strategy using fuzzy logic for fuel cell-battery hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109554. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain differentiator-based backstepping and adaptive derivative-free control of elastic joint robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-025-01919-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Deep-Reinforcement Learning for Photovoltaic Systems Under Faults Based on the I-V Curve Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yettou Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghiour Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchetata Nadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benouzza Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Imene Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100197. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cles.2025.100197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of solar photovoltaic maximum power point tracking via an enhanced zebra algorithm accounting for multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmamoune Halassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghiou Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Imene Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of System Assurance Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.118700. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13198-025-03066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Energy Management Strategies for Hybrid Fuel Cell Vehicles: A Comparative Study of Deterministic and Fuzzy Logic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.444. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16080444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable transportation: A feasibility study on EV green charging station with fuzzy control systems in France and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erees Queen B. Macabebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.101636. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2024.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Initial Capital on Optimal Sizing of Grid-Connected Photovoltaic System: A case study in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaith Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Salah Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.137445. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.137445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the performance of Shingle and Standard photovoltaic technologies in the environmental conditions of El Jadida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Zohal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 601, pp.00010. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202560100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the performance of Shingle and Standard photovoltaic technologies in the environmental conditions of El Jadida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Zohal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 601, pp.00010. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202560100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Control for PVTOL Stabilization based on Nested Saturation Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaí Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3608948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Autonomous Drone Navigation with Real-Time Dynamic Replanning and Multi-Agent Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Souilem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.29-38. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v34i3y202503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of an advanced predictive control technique for variable-speed wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Echiheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Majout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Kafazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.110668. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2025.110668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient torque distribution strategy for four wheel drive electric vehicles based on Traffic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (10), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control Technique for Proton Exchange Membrane Fuel Cells: An In-Depth Assessment under Diverse Operational Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Elgharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.769-773. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of different new channel box photovoltaic thermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Benhmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Baghaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 478, pp.143953. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP-based Control of Standalone PV/Battery Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Oubbati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear Shifting and Vehicle Speed Optimization for Eco-Driving on Curved Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.3176-3186. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3349096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, assessment and experimental implementation of a simplified FLC for hybrid energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (Part B), pp.110840. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.110840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid PVP/Battery/Fuel Cell Wireless Charging Stations Using High-Frequency Optimized Inverter Technology for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaith Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (14), pp.3470. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17143470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Fuzzy-PI-based control for PEM fuel cell emulator based on a buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechri Kious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12667-024-00680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid PI–backstepping cascade controller for battery–supercapacitor electric vehicles considering various driving cycles scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Elmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the designing of robust dynamic observers for continuous-time systems in T-S fuzzy model with interval time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainius Udris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596518241262059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Driven PMSG Wind Turbines: Adaptive Super Twisting Algorithm Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao. Elgharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.757-762. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active disturbance rejection control of flexible industrial manipulator: A MIMO benchmark problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safinaz Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100965. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid PI–backstepping cascade controller for battery–supercapacitor electric vehicles considering various driving cycles scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Elmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating currents control method for paralleled three-level NPC inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-024-02452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;SUB&amp;gt;∞ dynamic observer design for discrete-time linear systems with time varying delays based on generalized reciprocally convex matrix inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-023-01305-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, design, stabilization and synchronization of fractional-order energy resources demand-supply hyperchaotic systems using Fractional-order PD-based Feedback Control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Control Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.539-563. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/acs.2023.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of an Autonomous Photovoltaic System under Climatic Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Zdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9849-9854. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LMI solvers for robust control of a DC-DC boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara-Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261 (2), pp.46-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of hybrid energy storage system based on nonlinear control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (1), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Super Twisting Algorithm based fuzzy logic dynamic power management strategy for Hybrid Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.107316. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (2), pp.9135-9140. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-IoT smart irrigation system for precision scheduling and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.108407. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of energy storage technologies for microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zieba Falama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6679740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Multiple Delay-dependent H∞, Functional Observer Design for Nonlinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-023-0087-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Class‐E Inverter for Resonance Wireless Power Transfer for Electric Vehicle Charging Applications with Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202300304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study for stator winding inter-turn short-circuit fault detection based on harmonic analysis of induction machine signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.273-288. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust control for uncertain fuzzy quadruple-tank systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.951-964. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41066-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Method Based on AutoEncoder Neural Network Applied to Faults Detection and Diagnosis of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Seghiour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamou Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102704. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Synchronization of Fractional-order Energy Resources Demand-Supply Hyperchaotic Systems via Fractional-order Prediction-based Feedback Control Strategy with Bio-inspired Multiobjective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation of Solar Modules Operating Under Outdoor Operational Conditions Using Artificial Hummingbird Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Lekouaghet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.51299-51314. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3174222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H ∞ dynamic observers for non-linear systems with multiple time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belamfedel Alaoui Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (15), pp.2998-3015. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221093169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Sliding Mode Control with Exponential Reaching law for PMSM in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (12), pp.222-227. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Efficiency Improvement of a Boost Converter Using a Coupled Inductor with a Fuzzy Logic Controller: Application to a Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Dario Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marco Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.980. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11030980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Observers Design for Linear Systems with Non-commensurate Time Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Charqy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.598-625. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-020-01502-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Intelligent Control of the ABS Nonlinear Systems Using RBF Neural Network Based on K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.503--512. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Study of a New Inverter Topology for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.753--760. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation details of a low cost sensorless emulator for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100431. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2021.100431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Switch Failure Diagnosis Method and Fault Tolerant Strategy in Photovoltaic Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Zdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsan Hadj Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2021.1909182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating Current Control for Parallel Three-Level T-type Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.469--479. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Prototype for Fault Detection and Classification of a Photovoltaic System Using dSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.125--131. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Perturb & Observe, Incremental Conductance and Hill Climbing MPPTs for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.461--467. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown Voltage Measurement in Insulating Oil of Transformer According to IEC Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.543--551. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor UAV attitude stabilization using fuzzy robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero Galvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.014233122110025. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211002588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Flow Rates Effect on the Performance of PV/T Bi-Fluid Hybrid Collector (Single and Simultaneous Modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Manssouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Fouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.869--878. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy Based on a Combination of Frequency Separation and Fuzzy Logic for Fuel Cell Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.593--606. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic array reconfiguration method based on fuzzy logic and recursive least squares: An experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.121107. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation mechanism techniques for improving a model reference adaptive speed observer in wind energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.1621-1637. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-020-00984-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBF NN observer based adaptive feedback control for the ABS system under parametric uncertainties and modelling errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamou Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Integral Backstepping Sliding Mode Controller to achieve the Maximum Power Point of a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.104570. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Robust Sensorless Control of Direct-Drive PMSG Wind Turbine Feeding a Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.12797-12802. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle longitudinal force estimation using adaptive neural network nonlinear observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (4), pp.205. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2019.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control and Modified SVM for Suppressing Circulating Currents in Parallel-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2018.1466215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear observer augmented by radial basis neural network for a nonlinear sensorless control of an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2018.088600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Differential Current Control Strategy Based on a Modified Three-Level SVPWM for Two Parallel-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1807-1818. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2714100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust stabilization method for a saturated LPV system : application to the lateral dynamics of vehicles. * *This work was supported by the Conseil Regional de Picardie and the FEDER within the framework of the project SYSCOVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3732 - 3737. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Fault Detection in Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.914-923. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled inductor controlled by fuzzy logic to improve the efficiency of a Buck converter in a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.00001. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20172200001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Determination of Solar Cell Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.6535-6543. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5697-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit I-V model for photovoltaic module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massi Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.400-412. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Scaling Factors of Fuzzy–MPPT Controller for Stand-alone Photovoltaic System by Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaoui Jouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feki Elyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mami Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.954-963. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Grid Connected Photovoltaic System Using Three-Level T-Type Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkeiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.377-384. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijeeps-2016-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy State Feedback for Attitude Stabilization of Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/61934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for an Autonomous Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.299--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VSAS approch gives the best MPPT for solar energy sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.60/71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the GaN layers and the annealing on the electrical properties in the Schottky diodes based on nitrated GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.827 - 833. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized networked control system design using (TS) fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kchaou Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of the symmetry energy on the inner crust and strangeness content of neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Providência</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Avancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cavagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiacchiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.44. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Position Control Using Cascaded Adaptive Integral Backstepping Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.565.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Sensor for Vehicle Speed Based on Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Analysis Techniques Applied to a Mini Aircraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Florida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1D Heisenberg antiferromagnet model by the variation after projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brajczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Providência</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979213500586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces and Road Profile using High Order Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Sliding-Mode Observer for Estimation of Vehicle Dynamic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3-4), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random phase approximation for the 1D anti-ferromagnetic Heisenberg model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Providencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.10249-10258. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/45/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'images ultrasonores par les régions actives géodésiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et Technologie en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbiri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on energies of the ground state and first excited 0$^+$ state in an exactly solvable pairing modelby N. Dinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.277-279. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10148-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent random phase approximation in the Schutte-Da-Providencia fermion-boson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.017306-1-017306-4. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.017306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-particle random phase approximation for the description of superfluid Fermi systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.064315-1-064315-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANFIS-Based Modeling of the Nexa™ 1.2 kW Fuel Cell Module for Enhanced PEMFC Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.300-308, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced H ∞ Control for DC-DC Converters Under Parametric Uncertainty: Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLDC Motor Parameter Identification using Metaheuristic Optimization: Salp Swarm Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Protection of Hybrid Microgrids Using Artificial Intelligent: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Rom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dynamic Programming and Regression Approach for Fuel-Efficient Eco-Driving Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming-Based Power Management Strategy for Battery/Supercapacitor Electric Vehicles Considering Thermal and Aging Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of PV Systems under Partial Shading Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Smart Grid and Renewable Energy (SGRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Doha, United Arab Emirates. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SGRE59715.2024.10428761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Management Algorithm of Hybrid PV-Fuel Cell-Battery System for Isolated DC Load Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahgouhi Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahgouhi Soufiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjaissa Aboubakeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendjedia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Based Hammerstein-Wiener Neural Network for Propeller Pendulum PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Namigtle Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Martínez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10766040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Control strategy of a Hybrid Islanded AC/DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 28th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Grid-Forming Inverter Control Through Integral Sliding Mode Control in a Cascaded Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Smart Grid and Renewable Energy (SGRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Doha, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SGRE59715.2024.10429007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Twisting Sliding Mode Control of a Fully Active Parallel Topology for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC63154.2024.10755272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Smooth Functions Based Control to Stabilize the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECET61485.2024.10698303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDFL+I Control for the Pendu-copter stabilization: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Martínez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10765943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Super-Twisting Sliding Mode Control of a BLDC Motor Speed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Current Signal Analysing of Wind Turbine Generator For a Smart Fault Diagnosis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhamiti Ayoub Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghier Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larousi Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheiri Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 2nd International Conference on Electronics, Energy and Measurement (IC2EM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Medea, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2EM59347.2023.10419611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Steering Stability Control Based on Energy-Saving of a Four In-Wheel Motor Drive Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.422-427, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of PV Emulator based on DC-DC Push-Pull Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalah Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Electrical Engineering and Advanced Technology (ICEEAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Batna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEEAT60471.2023.10426201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Gazebo Based Virtual PVTOL Experimental Platform to Validate Control Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arguijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boca del Río, Veracruz, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV59168.2023.10329715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress Yokohama, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9135-9140, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Efficiency of Two-Layer Control Approach for Connected Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2824-2829, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Sliding Mode Control with Exponential Reaching law for PMSM in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2022 Casablanca, Morocco, June 29 – July 01, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Functional Observer for Fuzzy Delayed Systems with Unknown Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainius Udris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE OPEN CONFERENCE OF ELECTRICAL, ELECTRONIC AND INFORMATION SCIENCES (ESTREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTREAM56157.2022.9781775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Nested Saturation Attitude Control of the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lara-Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Mechatronics, Electronics and Automotive Engineering (ICMEAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cuernavaca, France. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEAE58636.2022.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified 3LSVPWM for Circulating Currents Control in Paralleled 3Level T-type Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 19th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1795-1800, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-optimal control for eco-driving on curved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.1584-1590, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Functional Observers for Multi-Delayed Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Charqy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Observer-Based Control for Uncertain Takagi-Sugeno Fuzzy Systems with Application to a four-Tank Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PUGLIA, Italy. pp.633-638, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K.M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.417-422, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for an optimum control of a standalone photovoltaic-batteries water pumping system for agriculture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benslimane Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electronic Engineering and Renewable Energy (ICEERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saïda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy Logic Controller Adaptation Mechanism based MRAS Observer for Direct-Drive PMSG Wind Turbines Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, France. pp.4083-4089, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy Logic Controller Adaptation Mechanism based MRAS Observer for Direct-Drive PMSG Wind Turbines Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, France. pp.4083-4089, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-grid reactive power sharing using an adaptive virtual impedance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Real-Time MPPT of Hybrid Renewable Energy System Composed of Wind Turbine and Solar PV Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lahfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saidia, Morocco. pp.490-497, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost monitoring system for maximum power point of a photovoltaic system using IoT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS' 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and design of functional observers for Takagi-Sugeno systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Irradiance Equalization Approach based on Fuzzy Logic for Small Reconfigurable PV Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae El Fouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 2019 7TH INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Parameter Extraction of Photovoltaic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saidia, Morocco. pp.438-446, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Bi-fluid Photovoltaic/Thermal (PV/T) Solar Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama El Manssouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae El Fouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 2019 7TH INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.662-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, France. pp.413-420, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Variable Gain Super Twisting Algorithm Control Design for Direct-Drive PMSG Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4885-4890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable PV Architecture Based on New Irradiance Equalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saidia, Morocco. pp.470-477, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Point Voltage Balancing Control and Quality power Improvement of PV System Based on Dual Three-level Stage Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6TH INTERNATIONAL CONFERENCE ON CONTROL ENGINEERING &amp; INFORMATION TECHNOLOGY (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of Standalone Wind Powered Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nominal Model for Vehicle Dynamics and Estimation of Input Forces and Tire Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Best MPPT Algorithms for control of PV Sources RUCA Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2 - H-infinity Static Output feedback control for Vehicle Chassis Stability with input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.455-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollover Prevention Using Active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.1706-1711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for ramp-type actuator fault using intelligent-output-estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-To-Peak Performance of Motorcycle Lateral Dynamic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elhajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis and fault tolerant control using intelligent-output-estimator applied on quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for Ramp-type Actuator Fault using intelligent-Output-Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 3RD CONFERENCE ON CONTROL AND FAULT-TOLERANT SYSTEMS (SYSTOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback control technique for improving vehicle lateral dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marrakech, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Fault Diagnosis and Fault Tolerant Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost X4 platform to study control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO,Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en réseau de la dynamique latérale du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Real Time Amorphous \uppercasePV Model for Fault Diagnostic Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fes, Morocco, Morocco. pp.179--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different linearization control techniques for a quadrotor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Modeling of Triple layers Amorphous Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sousse, Tunisia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces of a Four-Wheel Steering Electric Vehicle by Differential Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, France. pp.541-546, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des forces de contact roue-sol par un observateur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale francophone en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Estimation of Performance of Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Adavances in Vehicle Control and Safety (AVCS 2007), Feb 2007, Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle State and Parameters Estimation Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Vehicle Control and Safety 2007 (AVCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of the foveal avascular zone on retinal angiograms using bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Algéro-Françaises en imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Analytiques de Détection de Défauts sur le Véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d&amp;apos;Automatique CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echostructure du thrombus : étude objective et quantitative préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Algéro-Françaises en imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Redundancy Techniques for Faults in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Mediteraneen Conference (MED05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.1585--1590, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1469818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over or Under Pressure Detection of Tire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'estimation de l'état et des forces d'Interaction Véhicule-Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers With Unknown Inputs to Estimate Contact Forces and Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'images ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent irrigation system based on fuzzy logic control: A case study for Moroccan oriental climate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellit Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on Embedded Systems and Artificial Intelligence (ESAI’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electronic Engineering and Renewable Energy Systems—Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 1306, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electronic Engineering and Renewable Energy Systems - Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 1301, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-9975-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy Based on Neural Network for Hybrid Renewable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellit Adel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 635, pp.388-394, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Koulali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 954, 2023, Lecture Notes in Electrical Engineering, 978-981-19-6222-6. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Control of an Interleaved DC-DC Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ouachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer Nature Singapore, pp.431-440, 2023, Smart Innovation, Systems and Technologies, 978-981-19-8769-4. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-8769-4_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Demonstration of Threat Over CAN Bus for Automotive Embedded System Equipped with ADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, Springer Nature Switzerland, pp.748-756, 2023, Lecture Notes in Networks and Systems, 978-3-031-29860-8. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29860-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of a Fuel Cell-Battery Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 954, Springer Nature Singapore, pp.583-597, 2023, Lecture Notes in Electrical Engineering, 978-981-19-6223-3. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Salp Swarm Algorithm for a PV Global Maximum Power Point Tracking Under Partial Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Heuristics for Smart Energy Efficiency in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer International Publishing, pp.144-154, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Seeking and P&O Control Strategies for Achieving the Maximum Power for a PV Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer International Publishing, Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2019, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04789-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRNN Based Algorithm for Output Power Prediction of a PV Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatti, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE IN RENEWABLE ENERGETIC SYSTEMS: SMART SUSTAINABLE ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.291-298, 2018, Lecture Notes in Networks and Systems, 978-3-319-73192-6; 978-3-319-73191-9. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73192-6\_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of broken symmetries in Self-Consistent RPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dukelsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId635"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> abdelhamid rabhi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelhamid-rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1570-3262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099771578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-7318-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelhamid RABHI is a Professor of University of Picardie Jules Verne. He received the Master degree from the University of Versailles, France, in robotics and control systems, and he are honored by the PhD degree in observation and control for non-linear and complex systems in December 2005. Since 2006, he has been an Associate Professor at the University of Picardie Jules Verne, Faculty of Sciences, and a researcher in the Modeling, Information and Systems (MIS) laboratory, Amiens, France.His main research activities deal with adaptive and robust control, diagnosis and observation for complex systems such as vehicles and robots, and in Modelling Analysis and Control of Systems with Multiple Renewable Energy sources.His research is focused on applications in Renewable Energies (Wind and Solar Energies) and Process Control.Author of several book chapters and more than 50 articles in international journals. President and IPC member of numerous international conferences in the field of renewable energies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing photovoltaic panel diagnosis using a fine-tuned convolutional neural network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Boulaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 129, pp.110824. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a robust and real-time power management strategy and control system for a hybrid electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.120288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large language model-driven internet of things framework for sustainable monitoring and analysis of photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boutana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.123541. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2026.123541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive frequency separation-based energy management strategy using fuzzy logic for fuel cell-battery hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109554. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-gain differentiator-based backstepping and adaptive derivative-free control of elastic joint robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-025-01919-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Deep-Reinforcement Learning for Photovoltaic Systems Under Faults Based on the I-V Curve Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yettou Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghiour Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchetata Nadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benouzza Noureddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Imene Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100197. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cles.2025.100197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of solar photovoltaic maximum power point tracking via an enhanced zebra algorithm accounting for multiple operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmamoune Halassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghiou Abdellatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefaoui Imene Meriem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of System Assurance Engineering and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.118700. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13198-025-03066-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Energy Management Strategies for Hybrid Fuel Cell Vehicles: A Comparative Study of Deterministic and Fuzzy Logic Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Electric Vehicle Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.444. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/wevj16080444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing sustainable transportation: A feasibility study on EV green charging station with fuzzy control systems in France and the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erees Queen B. Macabebe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.101636. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2024.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Initial Capital on Optimal Sizing of Grid-Connected Photovoltaic System: A case study in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaith Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Salah Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.137445. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2025.137445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the performance of Shingle and Standard photovoltaic technologies in the environmental conditions of El Jadida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Zohal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 601, pp.00010. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202560100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Control for PVTOL Stabilization based on Nested Saturation Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaí Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3608948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Autonomous Drone Navigation with Real-Time Dynamic Replanning and Multi-Agent Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Souilem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.29-38. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24846/v34i3y202503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of an advanced predictive control technique for variable-speed wind turbine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Echiheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Majout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Kafazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Bossoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.110668. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2025.110668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S fuzzy approach for real-time vehicle state estimation and road safety enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Motahhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Akchioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19076-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of the performance of Shingle and Standard photovoltaic technologies in the environmental conditions of El Jadida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Zohal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 601, pp.00010. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202560100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSP-based Control of Standalone PV/Battery Hybrid System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Oubbati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.763-768. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear Shifting and Vehicle Speed Optimization for Eco-Driving on Curved Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.3176-3186. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3349096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, assessment and experimental implementation of a simplified FLC for hybrid energy storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (Part B), pp.110840. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.110840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid PI–backstepping cascade controller for battery–supercapacitor electric vehicles considering various driving cycles scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Elmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1089-1105. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient torque distribution strategy for four wheel drive electric vehicles based on Traffic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (10), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control Technique for Proton Exchange Membrane Fuel Cells: An In-Depth Assessment under Diverse Operational Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. Elgharib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.769-773. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of different new channel box photovoltaic thermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Benhmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadi Baghaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 478, pp.143953. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid PI–backstepping cascade controller for battery–supercapacitor electric vehicles considering various driving cycles scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Elmahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.12697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid PVP/Battery/Fuel Cell Wireless Charging Stations Using High-Frequency Optimized Inverter Technology for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaith Baccouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (14), pp.3470. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17143470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel Fuzzy-PI-based control for PEM fuel cell emulator based on a buck converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechri Kious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12667-024-00680-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Driven PMSG Wind Turbines: Adaptive Super Twisting Algorithm Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ao. Elgharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (13), pp.757-762. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active disturbance rejection control of flexible industrial manipulator: A MIMO benchmark problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safinaz Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100965. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2024.100965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the designing of robust dynamic observers for continuous-time systems in T-S fuzzy model with interval time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainius Udris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596518241262059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating currents control method for paralleled three-level NPC inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-024-02452-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;SUB&amp;gt;∞ dynamic observer design for discrete-time linear systems with time varying delays based on generalized reciprocally convex matrix inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40435-023-01305-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of hybrid energy storage system based on nonlinear control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (1), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.1.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LMI solvers for robust control of a DC-DC boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara-Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261 (2), pp.46-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, design, stabilization and synchronization of fractional-order energy resources demand-supply hyperchaotic systems using Fractional-order PD-based Feedback Control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Control Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (3), pp.539-563. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/acs.2023.146957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of an Autonomous Photovoltaic System under Climatic Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Zdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.9849-9854. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Super Twisting Algorithm based fuzzy logic dynamic power management strategy for Hybrid Power Generation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.107316. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.107316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (2), pp.9135-9140. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-IoT smart irrigation system for precision scheduling and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 215, pp.108407. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of energy storage technologies for microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Zieba Falama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6679740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Multiple Delay-dependent H∞, Functional Observer Design for Nonlinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-023-0087-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Class‐E Inverter for Resonance Wireless Power Transfer for Electric Vehicle Charging Applications with Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haikel Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makram Khelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tlija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (9), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202300304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study for stator winding inter-turn short-circuit fault detection based on harmonic analysis of induction machine signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assam Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.273-288. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2022.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Method Based on AutoEncoder Neural Network Applied to Faults Detection and Diagnosis of Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Seghiour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamou Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Chouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.102704. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2022.102704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Synchronization of Fractional-order Energy Resources Demand-Supply Hyperchaotic Systems via Fractional-order Prediction-based Feedback Control Strategy with Bio-inspired Multiobjective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust control for uncertain fuzzy quadruple-tank systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.951-964. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41066-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation of Solar Modules Operating Under Outdoor Operational Conditions Using Artificial Hummingbird Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badis Lekouaghet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Soukkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.51299-51314. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3174222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H ∞ dynamic observers for non-linear systems with multiple time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belamfedel Alaoui Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (15), pp.2998-3015. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221093169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Sliding Mode Control with Exponential Reaching law for PMSM in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (12), pp.222-227. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Efficiency Improvement of a Boost Converter Using a Coupled Inductor with a Fuzzy Logic Controller: Application to a Photovoltaic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Dario Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marco Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.980. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11030980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Observers Design for Linear Systems with Non-commensurate Time Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Charqy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.598-625. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-020-01502-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Intelligent Control of the ABS Nonlinear Systems Using RBF Neural Network Based on K-means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.503--512. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Study of a New Inverter Topology for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hasni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.753--760. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation details of a low cost sensorless emulator for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.100431. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2021.100431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Switch Failure Diagnosis Method and Fault Tolerant Strategy in Photovoltaic Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Zdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Ben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badii Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsan Hadj Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2021.1909182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating Current Control for Parallel Three-Level T-type Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.469--479. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of a Prototype for Fault Detection and Classification of a Photovoltaic System Using dSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.125--131. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63846-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown Voltage Measurement in Insulating Oil of Transformer According to IEC Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zegnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.543--551. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Perturb & Observe, Incremental Conductance and Hill Climbing MPPTs for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhedir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.461--467. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy Based on a Combination of Frequency Separation and Fuzzy Logic for Fuel Cell Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.593--606. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Flow Rates Effect on the Performance of PV/T Bi-Fluid Hybrid Collector (Single and Simultaneous Modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Manssouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Fouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 681, pp.869--878. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic array reconfiguration method based on fuzzy logic and recursive least squares: An experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232, pp.121107. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor UAV attitude stabilization using fuzzy robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero Galvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.014233122110025. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211002588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation mechanism techniques for improving a model reference adaptive speed observer in wind energy conversion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.1621-1637. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-020-00984-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBF NN observer based adaptive feedback control for the ABS system under parametric uncertainties and modelling errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamou Ait Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential Integral Backstepping Sliding Mode Controller to achieve the Maximum Power Point of a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.104570. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Robust Sensorless Control of Direct-Drive PMSG Wind Turbine Feeding a Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.12797-12802. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Tina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ghoumid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle longitudinal force estimation using adaptive neural network nonlinear observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (4), pp.205. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2019.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Mode Control and Modified SVM for Suppressing Circulating Currents in Parallel-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (9), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2018.1466215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear observer augmented by radial basis neural network for a nonlinear sensorless control of an induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2018.088600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Differential Current Control Strategy Based on a Modified Three-Level SVPWM for Two Parallel-Connected Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.1807-1818. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2714100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust stabilization method for a saturated LPV system : application to the lateral dynamics of vehicles. * *This work was supported by the Conseil Regional de Picardie and the FEDER within the framework of the project SYSCOVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3732 - 3737. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Fault Detection in Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.914-923. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled inductor controlled by fuzzy logic to improve the efficiency of a Buck converter in a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.00001. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20172200001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Determination of Solar Cell Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.6535-6543. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5697-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit I-V model for photovoltaic module technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massi Pavan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.400-412. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Scaling Factors of Fuzzy–MPPT Controller for Stand-alone Photovoltaic System by Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaoui Jouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feki Elyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mami Abdelkader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.954-963. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Grid Connected Photovoltaic System Using Three-Level T-Type Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkeiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Electric Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.377-384. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijeeps-2016-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy State Feedback for Attitude Stabilization of Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pégard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/61934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for an Autonomous Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.299--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VSAS approch gives the best MPPT for solar energy sources (RES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Energy and Sustainable Development (RESD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.60/71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the GaN layers and the annealing on the electrical properties in the Schottky diodes based on nitrated GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Robert-Goumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.827 - 833. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2015.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized networked control system design using (TS) fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kchaou Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of the symmetry energy on the inner crust and strangeness content of neutron stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Providência</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Avancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cavagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chiacchiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.44. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14044-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00844339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Position Control Using Cascaded Adaptive Integral Backstepping Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.565.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Sensor for Vehicle Speed Based on Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nk M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1D Heisenberg antiferromagnet model by the variation after projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brajczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Providência</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217979213500586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Analysis Techniques Applied to a Mini Aircraft.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Florida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces and Road Profile using High Order Sliding Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Jaballah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Sliding-Mode Observer for Estimation of Vehicle Dynamic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding-mode observer for estimation of vehicle dynamic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Davila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3-4), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random phase approximation for the 1D anti-ferromagnetic Heisenberg model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. da Providencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.10249-10258. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/45/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'images ultrasonores par les régions actives géodésiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et Technologie en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouider Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbiri N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delanne Y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43, Supplement, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on energies of the ground state and first excited 0$^+$ state in an exactly solvable pairing modelby N. Dinh Dang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.277-279. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10148-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent random phase approximation in the Schutte-Da-Providencia fermion-boson model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.017306-1-017306-4. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.69.017306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle-road interaction modelling for estimation of contact forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicle System Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43, pp.403--411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent quasi-particle random phase approximation for the description of superfluid Fermi systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.064315-1-064315-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANFIS-Based Modeling of the Nexa™ 1.2 kW Fuel Cell Module for Enhanced PEMFC Emulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Gahgouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Khenchela, Algeria. pp.300-308, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-1113-6_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced H ∞ Control for DC-DC Converters Under Parametric Uncertainty: Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.328-333, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLDC Motor Parameter Identification using Metaheuristic Optimization: Salp Swarm Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and Protection of Hybrid Microgrids Using Artificial Intelligent: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Rom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Circuit, Systems and Communication (ICCSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSC66714.2025.11135055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dynamic Programming and Regression Approach for Fuel-Efficient Eco-Driving Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Programming-Based Power Management Strategy for Battery/Supercapacitor Electric Vehicles Considering Thermal and Aging Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.520-525, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Software Architecture for Pid Angle Control in Experimental Pvtol Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Namigte Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jair Galicia Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mexican International Conference on Computer Science, Encuentro Nacional de Computación, ENC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Orizaba, Veracruz, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENC68268.2025.11311874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Management Algorithm of Hybrid PV-Fuel Cell-Battery System for Isolated DC Load Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahgouhi Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gahgouhi Soufiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadjaissa Aboubakeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendjedia Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 12th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Batna, Algeria. pp.489-495, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC63929.2024.10928945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Based Hammerstein-Wiener Neural Network for Propeller Pendulum PID control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Namigtle Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Martínez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10766040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Improvement of PV Systems under Partial Shading Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Smart Grid and Renewable Energy (SGRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Doha, United Arab Emirates. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SGRE59715.2024.10428761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Control strategy of a Hybrid Islanded AC/DC Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima Smouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Labourel Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 28th International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-Twisting Sliding Mode Control of a Fully Active Parallel Topology for Hybrid Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Mossadak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chebak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VPPC63154.2024.10755272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Grid-Forming Inverter Control Through Integral Sliding Mode Control in a Cascaded Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Rayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Khalil Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 4th International Conference on Smart Grid and Renewable Energy (SGRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Doha, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SGRE59715.2024.10429007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Smooth Functions Based Control to Stabilize the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECET61485.2024.10698303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDFL+I Control for the Pendu-copter stabilization: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Martínez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Boca del Rio, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV63254.2024.10765943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Super-Twisting Sliding Mode Control of a BLDC Motor Speed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Current Signal Analysing of Wind Turbine Generator For a Smart Fault Diagnosis Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhamiti Ayoub Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seghier Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larousi Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkheiri Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 2nd International Conference on Electronics, Energy and Measurement (IC2EM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Medea, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2EM59347.2023.10419611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level Steering Stability Control Based on Energy-Saving of a Four In-Wheel Motor Drive Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.422-427, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of PV Emulator based on DC-DC Push-Pull Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benmiloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubakeur Hadjaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalah Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Electrical Engineering and Advanced Technology (ICEEAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Batna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEEAT60471.2023.10426201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Gazebo Based Virtual PVTOL Experimental Platform to Validate Control Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anai Camacho Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Arguijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Engineering Veracruz (ICEV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Boca del Río, Veracruz, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEV59168.2023.10329715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Control and Power Management Strategies of PV/Battery Standalone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Midavaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress Yokohama, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9135-9140, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Efficiency of Two-Layer Control Approach for Connected Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2824-2829, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Sliding Mode Control with Exponential Reaching law for PMSM in Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2022 Casablanca, Morocco, June 29 – July 01, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.222-227, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Functional Observer for Fuzzy Delayed Systems with Unknown Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dainius Udris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE OPEN CONFERENCE OF ELECTRICAL, ELECTRONIC AND INFORMATION SCIENCES (ESTREAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTREAM56157.2022.9781775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Nested Saturation Attitude Control of the PVTOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tzitzihua García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lara-Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Mechatronics, Electronics and Automotive Engineering (ICMEAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cuernavaca, France. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEAE58636.2022.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified 3LSVPWM for Circulating Currents Control in Paralleled 3Level T-type Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 19th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, Algeria. pp.1795-1800, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-optimal control for eco-driving on curved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.1584-1590, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Sirdi Nacer Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Design of Functional Observers for Multi-Delayed Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ech-Charqy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Observer-Based Control for Uncertain Takagi-Sugeno Fuzzy Systems with Application to a four-Tank Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 29th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PUGLIA, Italy. pp.633-638, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED51440.2021.9480248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy-Logic Sliding-Mode Control Strategy for Floating Interleaved Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer K.M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.417-422, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management strategy for an optimum control of a standalone photovoltaic-batteries water pumping system for agriculture applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benslimane Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electronic Engineering and Renewable Energy (ICEERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Saïda, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy Logic Controller Adaptation Mechanism based MRAS Observer for Direct-Drive PMSG Wind Turbines Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Soufyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, France. pp.4083-4089, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed-Distance Fuzzy Logic Controller Adaptation Mechanism based MRAS Observer for Direct-Drive PMSG Wind Turbines Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, France. pp.4083-4089, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and design of functional observers for Takagi-Sugeno systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS' 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-grid reactive power sharing using an adaptive virtual impedance technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Real-Time MPPT of Hybrid Renewable Energy System Composed of Wind Turbine and Solar PV Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lahfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saidia, Morocco. pp.490-497, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-cost monitoring system for maximum power point of a photovoltaic system using IoT technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON WIRELESS TECHNOLOGIES, EMBEDDED AND INTELLIGENT SYSTEMS (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Irradiance Equalization Approach based on Fuzzy Logic for Small Reconfigurable PV Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae El Fouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 2019 7TH INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Parameter Extraction of Photovoltaic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sellamna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saidia, Morocco. pp.438-446, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Bi-fluid Photovoltaic/Thermal (PV/T) Solar Collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama El Manssouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae El Fouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF 2019 7TH INTERNATIONAL RENEWABLE AND SUSTAINABLE ENERGY CONFERENCE (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Agadir, Morocco. pp.662-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, France. pp.413-420, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-Variable Gain Super Twisting Algorithm Control Design for Direct-Drive PMSG Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.4885-4890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable PV Architecture Based on New Irradiance Equalization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bouselham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 1ST INTERNATIONAL CONFERENCE ON ELECTRONIC ENGINEERING AND RENEWABLE ENERGY, ICEERE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saidia, Morocco. pp.470-477, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-1405-6\_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral Point Voltage Balancing Control and Quality power Improvement of PV System Based on Dual Three-level Stage Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Zorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Barkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frede Blaabjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 6TH INTERNATIONAL CONFERENCE ON CONTROL ENGINEERING &amp; INFORMATION TECHNOLOGY (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of Standalone Wind Powered Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nominal Model for Vehicle Dynamics and Estimation of Input Forces and Tire Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Naamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Best MPPT Algorithms for control of PV Sources RUCA Tracking Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Nehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2017- International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2 - H-infinity Static Output feedback control for Vehicle Chassis Stability with input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.455-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollover Prevention Using Active Suspension System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Talj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Doumiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Intelligent Transportation Systems (ITSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Yokohama, Japan. pp.1706-1711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for ramp-type actuator fault using intelligent-output-estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-To-Peak Performance of Motorcycle Lateral Dynamic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elhajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for Ramp-type Actuator Fault using intelligent-Output-Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 3RD CONFERENCE ON CONTROL AND FAULT-TOLERANT SYSTEMS (SYSTOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis and fault tolerant control using intelligent-output-estimator applied on quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback control technique for improving vehicle lateral dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marrakech, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Fault Diagnosis and Fault Tolerant Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost X4 platform to study control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, ORLANDO,Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en réseau de la dynamique latérale du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Real Time Amorphous \uppercasePV Model for Fault Diagnostic Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fes, Morocco, Morocco. pp.179--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different linearization control techniques for a quadrotor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinfinity Tracking Observer-Based Control of the Buck Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB 2012 Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Heidelberg, France. pp.169--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Modeling of Triple layers Amorphous Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sousse, Tunisia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy control for stabilization of a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Advanced Robotics ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contact Forces of a Four-Wheel Steering Electric Vehicle by Differential Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 1st Mediterranean Conference on Intelligent Systems and Automation (CISA 08).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, France. pp.541-546, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des forces de contact roue-sol par un observateur différentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale francophone en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Observers for Estimation of Performance of Heavy Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Adavances in Vehicle Control and Safety (AVCS 2007), Feb 2007, Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle State and Parameters Estimation Using Sliding Mode Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advances in Vehicle Control and Safety 2007 (AVCS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of the foveal avascular zone on retinal angiograms using bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasigni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Algéro-Françaises en imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Analytiques de Détection de Défauts sur le Véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d&amp;apos;Automatique CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bordeaux, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echostructure du thrombus : étude objective et quantitative préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Algéro-Françaises en imagerie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Redundancy Techniques for Faults in Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Mediteraneen Conference (MED05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Limassol, Cyprus. pp.1585--1590, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1469818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over or Under Pressure Detection of Tire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Msirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Sciences of Electronic, Technologies of Information and Telecommunications (SETIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sousse, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'estimation de l'état et des forces d'Interaction Véhicule-Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observers With Unknown Inputs to Estimate Contact Forces and Road Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation d'images ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent irrigation system based on fuzzy logic control: A case study for Moroccan oriental climate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellit Adel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on Embedded Systems and Artificial Intelligence (ESAI’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electronic Engineering and Renewable Energy Systems - Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 1301, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-9975-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Electronic Engineering and Renewable Energy Systems—Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekkay Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Calì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 1306, 2025, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management Strategy Based on Neural Network for Hybrid Renewable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzaouia Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellit Adel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 635, pp.388-394, 2023, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26254-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Koulali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Singapore, 954, 2023, Lecture Notes in Electrical Engineering, 978-981-19-6222-6. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno Fuzzy Control of an Interleaved DC-DC Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ouachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer Nature Singapore, pp.431-440, 2023, Smart Innovation, Systems and Technologies, 978-981-19-8769-4. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-8769-4_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Demonstration of Threat Over CAN Bus for Automotive Embedded System Equipped with ADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Zerouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Karrouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 669, Springer Nature Switzerland, pp.748-756, 2023, Lecture Notes in Networks and Systems, 978-3-031-29860-8. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29860-8_75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Analysis of a Fuel Cell-Battery Hybrid Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajji Bekkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International Conference on Electronic Engineering and Renewable Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 954, Springer Nature Singapore, pp.583-597, 2023, Lecture Notes in Electrical Engineering, 978-981-19-6223-3. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6223-3_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Salp Swarm Algorithm for a PV Global Maximum Power Point Tracking Under Partial Shading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Heuristics for Smart Energy Efficiency in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 361, Springer International Publishing, pp.144-154, 2022, Lecture Notes in Networks and Systems, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92038-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Seeking and P&O Control Strategies for Achieving the Maximum Power for a PV Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oubbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutoubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer International Publishing, Lecture Notes in Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-241, 2019, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04789-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRNN Based Algorithm for Output Power Prediction of a PV Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatti, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE IN RENEWABLE ENERGETIC SYSTEMS: SMART SUSTAINABLE ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.291-298, 2018, Lecture Notes in Networks and Systems, 978-3-319-73192-6; 978-3-319-73191-9. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73192-6\_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration of broken symmetries in Self-Consistent RPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bennaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chanfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dukelsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBD7099"/>
+    <w:nsid w:val="D6E68BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1570-3262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099771578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAK-7318-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boulaiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Soukkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benghanem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110824" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Achdad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mossadak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chebak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjaissa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.120288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essoufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaouia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#237;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109554" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Rahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkhiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01919-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yettou Tariq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghiour Abdellatif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchetata Nadir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouzza Noureddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Imene Meriem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cles.2025.100197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmamoune Halassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghiou Abdellatif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mazouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13198-025-03066-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#236;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16080444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel Nachidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Smouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erees Queen B. Macabebe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2024.101636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-05149741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaith Baccouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Salah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salah Saidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137445" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Alami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Zohal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bendaoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rhiat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560100010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550225v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237; Camacho Luna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3608948" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Souilem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v34i3y202503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Echiheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Majout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Kafazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110668" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Achdad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.310" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Elgharib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaouia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Moussa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.575" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04743059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arechkik Ameur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Benhmida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Baghaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Oubbati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.574" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Karama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3349096" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oubbati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110840" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12609" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haikel Chehab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143470" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gahgouhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechri Kious" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00680-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amine Mossadak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chebak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouahabi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Elmahjoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12697" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Naami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tadeo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainius Udris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518241262059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao. Elgharib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.573" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safinaz Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100965" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Zorig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-024-02452-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260241v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Elhafyani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01305-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Soukkou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2023.146957" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Njeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Zdiri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5375" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264363v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Oubbati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khalil Oubbati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Arif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04063056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mellit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107316" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Midavaine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.151" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108407" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339204v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zieba Falama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6679740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alvarez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-023-0087-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528953v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Khelil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300304" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assam Zorig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.01.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Long Bui Tuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-021-00306-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03885629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Seghiour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Ait Abbas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102704" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543129v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056462" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Lekouaghet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174222" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221093169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837961v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.315" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abouchabana" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Haddadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Dario Grasso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marco Tina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030980" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Tissir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Charqy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-020-01502-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Abbas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkheiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_53" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_79" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mokhtari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Zouggar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100431" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Bouzidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Hadj Abdallah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2021.1909182" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_50" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682203v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamied" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouibah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barazane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhedir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_49" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seghier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_57" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191267v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211002588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685095v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Manssouri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Fouas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tina" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_90" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685096v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essoufi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_62" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253906v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouselham" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121107" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouggar Smail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00984-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199823v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutoubat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104570" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633179v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Elhafyani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1942" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698907v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufadene" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2019.103593" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1466215" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045380v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2018.088600" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2714100" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.571" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146207v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Ali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.254" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686957v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5697-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massi Pavan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Jouda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Elyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.258" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337149v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Al Younes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Drak" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0351-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkeiri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijeeps-2016-0067" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61934" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310601v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967647v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Nehme" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827592v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.04.017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DT3SJ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240086v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou Mourad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844339v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Avancini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiacchiera" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducoin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14044-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.565.98" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741307v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280201v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florida" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brajczewska" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennaceur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979213500586" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Jaballah" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966663v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fridman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davila" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delanne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741315v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022576" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025630v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Providencia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479736v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbiri N." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delanne Y." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021872v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10148-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020038v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.017306" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342867v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zbiri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delanne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019891v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457034v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Gahgouhi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_32" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213784v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Midavaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073377" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213786v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Zorig" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkheiri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073218" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244444v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rom" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135055" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213783v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073479" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213787v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Amine Mossadak" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achdad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebak" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073366" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528935v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SGRE59715.2024.10428761" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04618278v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anai Camacho Luna" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553880" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05007986v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahgouhi Otmane" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahgouhi Soufiane" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjaissa Aboubakeur" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendjedia Bachir" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Khaled" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928945" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813645v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Namigtle Jim&#233;nez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mart&#237;nez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10766040" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04779459v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744757" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528943v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzoubir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SGRE59715.2024.10429007" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04802667v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Mossadak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benjelloun" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755272" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04729693v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET61485.2024.10698303" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813653v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10765943" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821658" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520291v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhamiti Ayoub Mansour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghier Tahar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larousi Kouider" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheiri Mohamed" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM59347.2023.10419611" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202705v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pages" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosche" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185857" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528950v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Benalia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426201" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520428v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arguijo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV59168.2023.10329715" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543138v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011957v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921785" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543151v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778932v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTREAM56157.2022.9781775" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543139v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lara-Alabazares" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE58636.2022.00020" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012386v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955885" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827176" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543223v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sirdi Nacer Kouider" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799822v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666487" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929473v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480248" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614150v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K.M'Sirdi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666701" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312281v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Bekkay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Anas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168446v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Soufyane" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147811" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614158v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637310v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellamna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oral" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637306v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lahfaoui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_58" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637308v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633202v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637307v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637303v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Fouas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637309v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_52" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637305v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Manssouri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598094v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798232" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637311v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637304v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mazari" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_56" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637312v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633224v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouggar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966641v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naamane" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634610v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferjani" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679146v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chokor" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598113v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739724" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634693v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ferjani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghorbel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elhajjaji" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598122v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502557" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634685v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310598v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634686v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noma" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280364v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240123v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310616v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davarifar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaj" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280243v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkheiri" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pegard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417914" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310624v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804044v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953042" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804052v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966657v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubezoul" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966656v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121962v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haddouche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasigni" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342892v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121964v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342893v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469818" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342880v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967642v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delanne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967644v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Imine" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082803v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312289v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Mohammed" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellit Adel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008102v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gagliano" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008108v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9975-6" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051764v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_55" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04068694v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Koulali" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051869v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachidi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khennoune" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouachani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8769-4_40" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508090v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Zerouali" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Messaoudi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karrouchi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Nasri" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29860-8_75" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508163v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3_61" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007851v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oubbati" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutoubat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_14" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257695v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_26" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633230v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerbouche" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73192-6\_30" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009938v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dukelsky" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelhamid-rabhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1570-3262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099771578" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-7318-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boulaiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Soukkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benghanem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110824" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Achdad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Mossadak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chebak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hadjaissa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.120288" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05604004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boutana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2026.123541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essoufi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzaouia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkay Hajji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#237;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Rahmani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkhiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01919-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05145057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yettou Tariq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghiour Abdellatif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchetata Nadir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benouzza Noureddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefaoui Imene Meriem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cles.2025.100197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmamoune Halassa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghiou Abdellatif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mazouz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13198-025-03066-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cal&#236;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16080444" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04863309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Labourel Nachidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima Smouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erees Queen B. Macabebe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2024.101636" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05306376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Akchioui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19076-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://confremo.hal.science/hal-05149741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaith Baccouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Salah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Salah Saidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.137445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Alami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Zohal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bendaoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rhiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202560100010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05256034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#237; Camacho Luna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3608948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Souilem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v34i3y202503" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05038627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Echiheb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Majout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Kafazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Bossoufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2025.110668" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550225v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaouia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Oubbati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Karama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3349096" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oubbati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110840" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;amine Mossadak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chebak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ouahabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Elmahjoub" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.12697" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12609" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04669878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Achdad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.310" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Elgharib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Moussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.575" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04743059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arechkik Ameur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Benhmida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Baghaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143953" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haikel Chehab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17143470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gahgouhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakeur Hadjaissa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ameur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechri Kious" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-024-00680-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04671780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao. Elgharib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.573" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safinaz Ben Messaoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkhiri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2024.100965" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Naami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tadeo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dainius Udris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518241262059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Zorig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-024-02452-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Elhafyani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-023-01305-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102168v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Oubbati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Khalil Oubbati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Arif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.1.16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04264363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Soukkou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/acs.2023.146957" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260360v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Njeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Zdiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ben Ammar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5375" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04063056v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mellit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107316" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04356892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Midavaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.151" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zieba Falama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6679740" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Alvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-023-0087-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Khelil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300304" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assam Zorig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.01.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03885629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Seghiour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Ait Abbas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2022.102704" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543129v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056462" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Long Bui Tuan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-021-00306-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03684091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Lekouaghet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174222" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belamfedel Alaoui Sadek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221093169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.315" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abouchabana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Haddadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Dario Grasso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marco Tina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030980" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Tissir" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ech-Charqy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-020-01502-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685091v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Abbas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkheiri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_53" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685092v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_79" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mokhtari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Zouggar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2021.100431" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Bouzidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsan Hadj Abdallah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2021.1909182" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zorig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_50" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamied" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouibah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63846-7_14" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seghier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zegnini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_57" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barazane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhedir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_49" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essoufi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_62" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03685095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Manssouri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Fouas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_90" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bouselham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121107" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191267v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211002588" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouggar Smail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00984-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199823v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutoubat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104570" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633179v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Elhafyani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1942" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045376v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufadene" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2019.103593" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Blaabjerg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2018.1466215" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045380v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2018.088600" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2714100" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.571" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Ali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.254" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686957v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045383v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5697-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045390v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutana" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massi Pavan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.02.016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaoui Jouda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Elyes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Abdelkader" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.258" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkeiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijeeps-2016-0067" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337149v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Al Younes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Drak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0351-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280122v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61934" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491360v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967647v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Nehme" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827592v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacha" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amrani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.04.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DT3SJ9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240086v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou Mourad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00844339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Avancini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cavagnoli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiacchiera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14044-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598035v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.565.98" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741307v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nk M'Sirdi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842371v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brajczewska" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Provid&#234;ncia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennaceur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979213500586" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280201v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florida" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479725v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Jaballah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966663v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fridman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davila" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delanne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741315v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022576" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025630v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. da Providencia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/45/011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479736v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbiri N." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delanne Y." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021872v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10148-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020038v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.017306" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342867v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Msirdi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Zbiri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delanne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019891v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457034v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmiloud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Gahgouhi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1113-6_32" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Midavaine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073377" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213786v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Zorig" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belkheiri" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073218" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05244444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rom" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC66714.2025.11135055" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213783v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073479" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Amine Mossadak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achdad" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073366" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570369v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anai Camacho Luna" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Namigte Jimenez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Galicia Santiago" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENC68268.2025.11311874" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05007986v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahgouhi Otmane" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahgouhi Soufiane" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjaissa Aboubakeur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendjedia Bachir" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Khaled" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC63929.2024.10928945" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04618278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553880" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813645v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Namigtle Jim&#233;nez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mart&#237;nez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10766040" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528935v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Rayane" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SGRE59715.2024.10428761" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04779459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744757" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04802667v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Mossadak" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Noura" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benjelloun" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC63154.2024.10755272" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528943v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzoubir" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SGRE59715.2024.10429007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04729693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET61485.2024.10698303" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813653v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV63254.2024.10765943" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882216v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821658" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520291v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhamiti Ayoub Mansour" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghier Tahar" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larousi Kouider" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkheiri Mohamed" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EM59347.2023.10419611" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202705v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pages" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185857" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528950v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalah Benalia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAT60471.2023.10426201" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520428v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tzitzihua Garc&#237;a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arguijo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEV59168.2023.10329715" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543138v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011957v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921785" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543151v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778932v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTREAM56157.2022.9781775" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lara-Alabazares" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEAE58636.2022.00020" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955885" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833276v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827176" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543223v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Sirdi Nacer Kouider" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799822v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666487" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929473v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED51440.2021.9480248" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614150v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer K.M'Sirdi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666701" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312281v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajji Bekkay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benslimane Anas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168446v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Soufyane" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147811" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614158v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637307v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633202v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637310v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sellamna" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oral" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637306v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lahfaoui" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_58" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637308v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637303v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Fouas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637309v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_52" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637305v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama El Manssouri" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598094v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798232" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637311v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637304v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mazari" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1405-6\_56" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03637312v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633224v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouggar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966641v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naamane" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966867v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634610v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferjani" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679146v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chokor" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Doumiati" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598113v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739724" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634693v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ferjani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghorbel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elhajjaji" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634685v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598122v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502557" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310598v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634686v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noma" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280364v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Flores" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310616v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davarifar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280243v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkheiri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pegard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417914" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01927533v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chadli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310624v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280265v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804044v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953042" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804052v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966657v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boubezoul" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966656v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121962v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haddouche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasigni" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342892v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121964v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342893v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1469818" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342880v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967642v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delanne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01967644v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Imine" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082803v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312289v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzaouia Mohammed" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellit Adel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008108v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gagliano" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-9975-6" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008102v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051764v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26254-8_55" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04068694v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Koulali" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051869v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nachidi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khennoune" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ouachani" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8769-4_40" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508090v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Zerouali" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Messaoudi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Karrouchi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Nasri" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29860-8_75" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508163v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6223-3_61" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007851v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oubbati" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutoubat" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92038-8_14" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257695v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04789-4_26" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633230v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerbouche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73192-6\_30" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009938v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dukelsky" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>