--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -126,1310 +126,2176 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of Health Evaluation of Lithium-Ion Batteries Using the Statistical Properties of the Voltage</w:t>
+                <w:t xml:space="preserve">Real-Time Visualization of Dynamic Feature Importance for Remaining Useful Life Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El Houssine Amraouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Ali Yahyaouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delpha</w:t>
+                <w:t xml:space="preserve">Hicham Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 28 (2), pp.221. </w:t>
+              <w:t xml:space="preserve">2026 IEEE 23rd Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Cairo, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e28020221⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1109/melecon64486.2026.11418849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531127v1</w:t>
+                <w:t xml:space="preserve">hal-05609640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control for DC Microgrids: A Review and Comparative Evaluation of Deep Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Multi Life-Stages Single Proton Exchange Membrane Fuel Cell Aging Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharafadeen Muhammad</w:t>
+                <w:t xml:space="preserve">Yassine Toughzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Obeid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melika Hinaje</w:t>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">2025 4th International Conference on Power Systems and Electrical Technology (PSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Tokyo, France. pp.287-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pset66242.2025.11296508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359562v1</w:t>
+                <w:t xml:space="preserve">hal-05609643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Ageing Prediction of NMC Lithium-Ion Batteries Based on Temperature Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of a Port-Scale Energy Management System for Green Hydrogen in North Sea Hubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Makany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05155897v1</w:t>
+              <w:t xml:space="preserve">2025 8th International Conference on Power and Energy Applications (ICPEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Shanghai, France. pp.814-818, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icpea67476.2025.11349136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance Comparison of Deep Reinforcement Learning Algorithms for Voltage Control of Buck Converter Feeding CPL in DC Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharafadeen Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05155813v1</w:t>
+              <w:t xml:space="preserve">2025 International Conference for Artificial Intelligence, Applications, Innovation and Ethics (AI2E)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Muscat, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AI2E64943.2025.10983212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sizing Optimization of a Grid-Connected System Considering Hydrogen Production Using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iccad64771.2025.11099261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957068v1</w:t>
+                <w:t xml:space="preserve">hal-05609649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar Power Forecasting Using Seasonal AutoRegressive Integrated Moving Average Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Toughzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 4th International Conference on Power Systems and Electrical Technology (PSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Tokyo, France. pp.944-948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pset66242.2025.11296624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMC Lithium-Ion Batteries SOH Estimation Using CNN-LSTM Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Toughzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Power, Energy and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ATDE240356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State-of-health prediction of Li-ion NMC Batteries Using Kalman Filter and Gaussian Process Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PHM58589.2023.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study between High gain observer and Extended Kalman filter for supercapacitor state of health estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. pp.332-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of Deep Reinforcement Learning Algorithms for Voltage Control of Buck Converter Feeding CPL in DC Microgrid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybrid deep reinforcement learning for optimizing electric vehicle charging station placement: Multi agent-based simulations using real-world data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukayna Abibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Bourakadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Hachache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yahyaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference for Artificial Intelligence, Applications, Innovation and Ethics (AI2E)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05156545v1</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.107398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2026.107398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMC Lithium-Ion Batteries SOH Estimation Using CNN-LSTM Neural Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State of Health Evaluation of Lithium-Ion Batteries Using the Statistical Properties of the Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Power, Energy and Electrical Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05156575v1</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e28020221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-health prediction of Li-ion NMC Batteries Using Kalman Filter and Gaussian Process Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Machine Learning-Based Lifetime Prediction of Lithium Batteries: A Comparative Assessment for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Makany Boussiengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Prognostics and Health Management Conference (PHM)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04406678v1</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (5), pp.1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en19051203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the effects of discharge current-rates on the parameters of the electrical equivalent circuit for NMC and LCO Li-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Voltage Control for DC Microgrids: A Review and Comparative Evaluation of Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharafadeen Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04957008v1</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (21), pp.5706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18215706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between High gain observer and Extended Kalman filter for supercapacitor state of health estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-Step Ageing Prediction of NMC Lithium-Ion Batteries Based on Temperature Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Makany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05156581v1</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries10110384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep learning framework for state of health estimation of NMC and LFP Li-ion batteries for vehicular applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.108083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the Health Status of Li-ion NMC Batteries From Energy Characteristics for EV Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.2160-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2023.3259744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1497,51 +2363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8329D8D"/>
+    <w:nsid w:val="5C7D46BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1728,51 +2594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelilah-hammou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0648-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafadeen Muhammad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18215706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10110384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI2E64943.2025.10983212" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelilah-hammou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0648-6729" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Amraouy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Hammou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yahyaouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/melecon64486.2026.11418849" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughzaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Petrone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pset66242.2025.11296508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayang Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icpea67476.2025.11349136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharafadeen Muhammad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Obeid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AI2E64943.2025.10983212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mustapha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rachid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad64771.2025.11099261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pset66242.2025.11296624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE240356" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHM58589.2023.00050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968461" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666742" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Abibou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Bourakadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hachache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e28020221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Tala-Ighil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany Boussiengue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en19051203" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18215706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Makany" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10110384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2023.3259744" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>