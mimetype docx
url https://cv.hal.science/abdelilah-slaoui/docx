--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelilah Slaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Silicon Clathrate Films with NiOx‐Based Selective Contacts for Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (17), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Optimization of Type II Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malad-Chadi Ettobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/69215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Optoelectronic Properties of Silicon Clathrate Films via Sodium Extraction by Vacuum Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Morphological and Optoelectronic Properties of Silicon Clathrate Films through Thermal Press Annealing and SF 6 Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.1752-1758. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sulfur implantation in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Adhi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1024, pp.180245. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrogenation on type II silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.045019. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ae0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium Concentration on the Optoelectronic Properties of Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (19), pp.8554-8561. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing potential of silicon clathrate films for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pv magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative energy levels analysis of Type I and Type II silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1685-1690. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-024-01019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Bandgap Reduction of SrTiO3 through Incorporation of Sulfur Using Ion Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202400237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on the Impact of Preparation Technique on the Minority Carrier Lifetime of Cu2O Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Teng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Edinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.7207-7217. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09652-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-CuGaO2 thin films by ion-exchange of β-NaGaO2 film fabricated by a solgel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-022-00404-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on CaTiS3 films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 964, pp.171272. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of silicon clathrate film properties by controlled guest-occupation of their cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.164709. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0143828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate temperature deposition of RF magnetron sputtered SnO2-based electron transporting layer for triple cation perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35651-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO 2 films elaborated by radio frequency (RF)magnetron sputtering as a potential TCOs alternative for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cu2O Thin Film Absorber via Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (11), pp.15274-15281. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Silicon Clathrates of type I Na8Si46 and type II NaxSi136 by Thermal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 903, pp.163967. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of wide bandgap SnOx thin films grown by a reactive magnetron sputtering via a two-step method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15294. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-19270-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Yb-added ZnO (Yb:ZnO) films as an energy-conversion layer on polycrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tak Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Youp Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Jun Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, pp.124513. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hybrid organic–inorganic halide perovskite solar cells based on MAI[(PbI2)1−x(CuI)x] absorber layers and their long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Boujmiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Yaşaroğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (15), pp.20684-20697. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-06582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on hexagonal TbMnO3 for optoelectronic applications: From powders to thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Clathrate Films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (28), pp.14972-14977. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-Ethoxylated Interfacial Layer for Efficient Electron Collection in SnO2-Based Inverted Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Anefnaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Refki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.731. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10090731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb-doped zinc tin oxide thin film and its application to Cu(InGa)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 815, pp.152360. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of (Tb,Yb) Co-Doping Sprayed ZnO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essajai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10030169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF POTASSIUM CYANIDE ETCHING ON STRUCTURAL, OPTICAL AND ELECTRICAL PROPERTIES OF Cu 2 ZnSnS 4 THIN FILMS DEPOSITED BY A MODIFIED SPRAY PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Battas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Review and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (09), pp.1950053. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218625X19500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies de l’énergie en rupture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kalaydjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.095.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of KBiFe2O5 as a Photovoltaic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (11), pp.8039-8044. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu(InGa)Se 2 Solar Cell Efficiency Enhancement Using a Yb-Doped SnO x Photon Converting Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (7), pp.5094-5102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Dependence and Strain Effects in Ferroelectric Bi 2 FeCrO 6 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea V Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12), pp.8550-8559. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon management properties of Yb-doped SnO2 nanoparticles synthesized by the sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (38), pp.21407-21417. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp01993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-Gap Tuning in Ferroelectric Bi 2 FeCrO 6 Double Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (2), pp.1070-1077. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium doping mechanism on sol-gel processed kesterite Cu2ZnSnS4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Laghfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature growth and electronic structures of ambipolar Yb-doped zinc tin oxide transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seol Hee Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Sang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.49-54. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon conversion in Tb,Yb:CaxSr1-xAl2O4 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Light Emission in Si-Rich Silicon Nitride Films Versus Stoichiometry and Excitation Light Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Torchynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (7), pp.3927-3933. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-018-6271-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon foil solar cells on low cost supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debucquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.023502. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5012744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LaVO3 based compounds as a photovoltaic absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Tunnel Junctions Produced by Ion Implantation and Diffusion Processes for Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1436-1442. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jphotov.2018.2864632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroporosity Enhancement of Scaffold Oxide Layers Using Self-Assembled Polymer Beads for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijo Chacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastroianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (17), pp.1700946. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Enhancement in Thin-Film Solar Cells with Perforated Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Laghfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.939-945. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11468-017-0591-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning photovoltaic response in Bi 2 FeCrO 6 films by ferroelectric poling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Makhort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (28), pp.13761-13766. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR03137A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Na and K on Properties of Cu2ZnSnS4 Thin Films Prepared by Ultrasonic Spray Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Regragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physica Status Solidi C-Current Topics in Solid State Physics, 14 (10), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEXplore Digital Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEXplore Digital Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-109. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu III -Based Nanolayers as Highly Efficient Downshifters for CIGS Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (44), pp.5318-5326. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rare Earth (Nd and Tb) Co-Doping on ZnO Thin Films Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Edfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon films obtained by crystallization of amorphous silicon on aluminium based substrates for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 636, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chemical properties of europium complexes as downshifting agents for copper indium gallium selenide solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (27), pp.14031-14040. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02892J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd-Doped SnO2 and ZnO for Application in Cu(InGa)Se-2 Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salh Alhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2114-2120. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2017.3207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Copper Composite of Pastes for Si Solar Cells Front Electrode Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Socha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Putynkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.962-970. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon management properties of rare-earth (Nd,Yb,Sm)-doped CeO 2 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bazylewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.2527-2534. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP04961J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic effect of Ag nanoparticles in a SiON antireflective coating: engineering rules and physical barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-k MNOS-like stacked dielectrics for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.39.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Solar Cells on Exfoliated Silicon Foils Obtained at Room Temperature by the SLIM-Cut Technique Using an Epoxy Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Debucquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2567070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of silicon solar cells by downshifting with Eu and Tb coordination complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (9), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Matériaux et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Copper Indium Gallium Selenide Solar Cells Using Europium Complex as Photon Downshifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (11), pp.1846 - 1853. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201600395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of dopant impurities into a silicon oxynitride matrix containing silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.174303. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photon conversion of Nd3+ doped low temperature grown p and n type tin oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (71), pp.67157--67165. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra14460h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-Structural Properties of Silicon Nitride Thin Films Deposited by ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 06 (01), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wjcmp.2016.61002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of a polymer encapsulant with photon conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition Time Effect on the Physical Properties of Cu2ZnSnS4 (CZTS) Thin Films Obtained by Electrodeposition Route onto Mo-coated Glass Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemçani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Edfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step electrodeposited CZTS thin films: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Xplore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effective quantum efficiency of photon conversion layers placed on solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.191-195. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Phenomena of Thin Silicon Film Crystallization on Aluminium Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bjørge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and optical properties of sprayed Nd–F codoped ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. B. Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gutierrez-Berasategui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73 (3), pp.557-562. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3518-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, spectroscopic and electrical properties of Mo-doped ZnO thin films grown by radio frequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Nd doped SnO2 powder fabricated by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (39), pp.8235-8243. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01202j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the optical properties and size dispersion of Si nanoparticles within a dielectric matrix by spectroscopic ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (10), pp.103520. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4894619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Chemical studies on Al2O3 passivation activation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (C), pp.85-89. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent Properties and Energy Transfer in Pr 3+ Doped and Pr 3+ -Yb 3+ Co-doped ZnO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazylewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13775-13780. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502311z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser doping of silicon using different boron dopant sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302, pp.268-274. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.053512_1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Yb-doped ZnO films deposited by magnetron reactive sputtering for photon conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2013.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma immersion ion implantation of boron for ribbon silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystal delta-layers in thin SiO2 layers by plasma immersion ion implantation for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben-Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.253118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of silicon nanoparticle size embedded in silicon oxynitride dielectric matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4816042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Dossier BE8578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural, optical and electrical properties of Nd-doped ZnO thin films deposited by spray pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Douayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nouneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (1) (Article number : 10304), </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Matériaux et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Dossier BE8579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film pc-Si by aluminium induced crystallization on metallic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (45102), </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge nanocrystals in HfO2/SiN dielectric stacks by low energy ion beam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 543, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.02.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double layer a-Si:H/SiN:H deposited at low temperature for the passivation of N-type silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics A: Materials Science and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (4), pp.863-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charges carrier density in phosphorus and boron doped SiN\(_{x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp.580--585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033510_1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect annealing processes for polycrystalline silicon thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steffens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Zollondz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp. 670-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Nd-doped SnO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (10), pp.101908. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3692747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd:SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as photon downshifting layers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Blamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mcmanus-Driscoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102, pp. 71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanostructures in silicon oxynitride for PV application: Effect of argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10-11), pp.1878-1883. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201200211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped Hafnia-based Dielectrics for Non-Volatile Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MA2012-01 (16), pp.731-731. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2012-01/16/731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells from RST ribbon process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp. 2092-2096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Desertec project - When science joins politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.01040_1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW laser induced crystallization of thin amorphous silicon films deposited by EBE and PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp. 9359-9365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-type silicon RST ribbon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp. 212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge nanocrystals synthesized by a PVD nanocluster source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1085_1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature laser annealing for thin film polycrystalline silicon solar cell on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp. 653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of Yb-doped ZnO thin films prepared by spray pyrolysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abd-Lefdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.033708. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3544307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of saturation current density of laser-doped phosphorus emitters for silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp. 2536-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in a silicon oxynitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/50954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of CW laser diode irradiation of amorphous silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257, pp. 5127-5131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsometric demonstration of the existence of a strong correlation between size distribution and optical responses of silicon nanoclusters in a nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.131903_1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of PECVD-grown silicon nanoscale inclusions within rapid thermal annealed silicon-rich silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519, pp. 2870-2873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural tuning of polycrystalline silicon films from hydrogen diluted amorphous silicon films by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp. 859-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing treatments on photoluminescence and charge storage mechanism in silicon-rich SiNx:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.178. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ion implantation energy for the synthesis of Ge nanocrystals in SiN films with HfO2/SiO2 stack tunnel dielectrics for memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.177. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hf-based high-k materials for Si nanocrystal floating gate memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.172. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film silicon solar cells by AIC on foreign substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (Suppl. 1), pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MW-ECR plasma hydrogenation on polysilicon films based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Symposium on Inorganic and Nanostructured Photovoltaics held at the E-MRS 2009 Spring Meeting Jul 2009 Strasbourg, 2, pp.151-157. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective hydrogenation and surface damage induced by MW-ECR plasma of fine-grained polycrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp. 729-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of SiO2/Ge/HfO2(Ge) multilayer structure during high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (9), pp.2365-2369. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of n-type polycrystalline silicon solar cells formed by aluminium induced crystallization and CVD thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp. 1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on ONO coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Symposium on Inorganic and Nanostructured Photovoltaics held at the E-MRS 2009 Spring Meeting Jul 2009 Strasbourg, 2 (1), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics and polysilicon formation by aluminium-induced crystallization on glass-ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5506-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électricité, fille du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures pour cellules photovoltaïques inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Dossier NM5200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO2 and HfSiO-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1250, p. G01-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of Si nanoparticles within a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp. 418-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry investigation of the optical properties of nanostructured Si/SiNx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (093516), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation at low temperature of p-type and n-type silicon wafers using a double layer a-Si:H/SiNx:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159-160, pp. 242-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of SiO2 deposited by PECVD and thermal method as passivation for multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (1-2), pp.64-66. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (40), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of silicon nanoparticles embedded in SiNx deposited by microwave-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (415608), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and optical properties of SiO2/Si rich SiNx Si-ncs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, 275608 pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque - Mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 331, pp. 41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polycrystalline silicon films on flexible metallic substrates by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reydet P.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase epitaxy on N-type polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517, pp. 6358-6363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chan Shin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1160, pp.H01-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBSD analysis of polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (20), pp.6882-6887. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film polycrystalline silicon solar cells on mullite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp. 267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of annealed amorphous SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6796-6799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147, pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-type polycrystalline silicon films formed on alumina by aluminium induced crystallization and overdoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6892-6895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthesized in SiNx : H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterojunction a-Si/poly-Si solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6896-6901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp. 50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in metal-oxide-semiconductor structures with two embedded self-aligned Ge-nanocrystal layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semicond. Sci. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp. 837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the solar spectrum to enhance silicon solar cell efficiency - An overview of available materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strümpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cann M. Mc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arkhipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp. 238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced inorganic materials for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics and crystallographic properties of polysilicon thin films formed by aluminium-induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized growth of Ge islands on Si(100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation and etching of fine-grained polycrystalline silicon films by hydrogen treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.2087-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GISAXS study of SiO/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.463-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-Si films prepared by thermal CVD on boron and phosphorus silicate glass coated ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.404-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis of polysilicon films formed on foreign substrates by aluminium induced crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and nanostructured materials for photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Waldau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hydrogen formation in hydrogenated silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.W. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.211914_1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film silicon solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.1542-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge-implanted SiO2 layers and related MOS memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grob J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.488-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of Ge nanocrystals embedded in SiO2 by ion implantation and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann-Liess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97, pp.104330_1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaggregated silicon nanocrystals obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering/declustering of silicon nanocrystals in spin-on glass solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/20/3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film polycrystalline Si solar cells on foreign substrates: film formation at intermediate temperatures (700-1300 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp. 469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in relaxed Si 1 − x Ge x alloy: Band gap related levels, diffusion, and alloying effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (4), </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Si nanocrystals by heavy ion irradiation of amorphous SiO films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, B107, pp.259. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(95)01043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectrometry observations of SiO$_2$ films irradiated by high energy heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 126, pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large diffusion length enhancement in silicon by rapid thermal codiffusion of phosphorous and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 63, pp.1249-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous Diffusion into Silicon from a Spin-on source using rapid Thermal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.5474-5478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Silicon dioxide films prepared by pulsed-laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.590-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical damage induced by high-energy heavy ions in SiO$_2$/Si structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.2596-2601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SiO$_2$ thin films by reactive excimer laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 54, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk diffusion length improvement by rapid thermal gettering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loghmarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 59, pp.3446-3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical damage induced by high-energy heavy ions in SiO$_{2}$/Si structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 71, pp.2596-2601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rapid thermal annealing for studying contamination in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, B10, pp.L11-L14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO$_2$ by reactive excimer laser ablation from a SiO target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron doping of silicon by excimer laser irradiation in a reactive atmosphere. The incorporation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 50, pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO$_2$ thin film deposition by excimer laser ablation from SiO target in oxygen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 57, pp.664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer laser induced doping of phosphorus into silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 67, pp.6197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing kinetics during rapid thermal processing of excimer laser-induced defects in virgin silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoabsorption of BCl$_3$ gas under pulsed ArF excimer laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 50, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the parameters involved in the photochemical doping of Si with a pulsed ArF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically active defects in silicon after excimer laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 66, pp.3934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal annealing of excimer-laser-induced defects in virgin silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, B4, pp.257-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of UV-laser induced oxidation of implanted silicon by optical reflectivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting threshold of crystalline and amorphized Si irradiated with a pulsed ArF (193 nm) excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Unamuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of SiO through room-temperature plasma treatments, rapid thermal annealings, and laser irradiation in a nonoxidizing atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37 (11), pp.6468-6477. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.37.6468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of SiO through room-temperature plasma treatments, rapid thermal annealings and laser irradiation in a non-oxidizing atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37, pp.6468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared characterization of UV laser-induced silicon oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53, pp.1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer laser induced oxidation of ion-implanted Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53, pp.1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma transformation of SiO films in SiO$_2$ at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29, pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thin silicon oxide obtained by lamp heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ponpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 43, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal oxidation of silicon monoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Regolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 51, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation of laser induced defects in silicon by low energy hydrogen ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barhdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 39, pp.3184-3188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques courant-tension de jonctions P-N fabriquées par traitement laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 20 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01985002003015700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the electron effective mass and relaxation time in heavily doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 89, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards devices based on silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Conference on Semiconducting Silicides (APAC Silicide 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning optoelectronic properties in type II Silicon Clathrate films for photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable optoelectronic properties of silicon clathrate films for sustainable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress - IMRC 2024, Cancun, Mexico, août 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optoelectronic properties of silicon clathrate films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress - IMRC 2024, Cancun, Mexico, août 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th China-France Symposium on Advanced Materials (CFSAM-6), Shanghai, China, octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les premiers dispositifs à base de clathrates de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Photovoltaïques FedPV 2024, Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysulfures &co, comment booster les oxydes avec du soufre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites chalcogénures ou oxysulfures, une nouvelle classe de matériaux pour le photovoltaïque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées Nationales du Photovoltaïque (JNPV), 5-8 décembre 2023, Dourdan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Versatile Optoelectronic Potential : Modulating Electrical Properties in Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées Nationales du Photovoltaïque (JNPV), 5-8 décembre 2023, Dourdan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Asia-Pacific Conference on Semiconducting Silicides and Related Materials, 2022 (APAC-Silicide 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New concepts and emergent materials for optoelectronics and photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angstromlaboratoriet Uppsala Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Physics of Advanced Materials (ICPAM-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes exotiques du silicium : film de clathrates de silicium pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Silicon Clathrates Films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Cuprous Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSOP-QMat Summer School 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotropes de silicium : couches minces de clathrates de silicium pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ferroelectric Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric Inorganic Perovskite Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon growth on aluminum substrate for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Benachigere Shivarudraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, Strasbourg, 22-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of macroporisity by sol-gel moulding of self-assembled polymer beads for perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Gawlinksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastroianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric Inorganic Perovskite Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can inorganic perovskite solar cells compete with hybrid perovskite solar cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semiconductor Ferroelectrics and Photoferroelectrics (SEFERR16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ferroelectric Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ doped SnOx thin films by reactive magnetron sputtering as functionalized TCOs for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon foils formed by the Slimcut technique for Solar Cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of EPI-SI Layer for thin films silicon solar cells by ECR-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - From advanced material and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical and electrical properties of Nd-doped SnO2 thin films fabricated by reactive magnetron sputtering for solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2015 – Symposium C on Advanced Inorganic Materials and Structures for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thin Silicon Film on Aluminium Substrates for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bjorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse de nanoparticules de silicium dans une couche mince diélectrique par dépôt chimique en phase vapeur – Synthèse et dopage de nanoparticules par implantation et co-implantation ionique dans une matrice de silicium et de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and Technologies for TeraWatt Photovoltaic capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School on Renewable Energies and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières nouvells du photovoltaïque à base de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon films on aluminium substrates for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco Marocain sur les Energies nouvelles et renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'arts du photovoltaïque à base de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and chemical studies on Al2O3 passivation activation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium Y - Advanced materials and characterization techniques for solar cells II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV and IR laser induced ablation of Al2O3/SiN:H and a-Si:H/SiN:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zelgowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Photovoltaic Technical Conference, PVTC 2013, ''Thin Film and Advanced Silicon Solutions 2013''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. 55201, 5 p., </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films dopés aux terres rares pour la conversion photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films dopés aux terres rares pour la conversion photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV and IR laser induced ablation of SIN:H, AL2O3/SIN:H, A-SI:H/SIN:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zelgowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic technical conference - Thin film &amp; Advanced silicon solutions 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells from RST ribbon process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis of absorbers based on Ge nano crystals for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2012, San Francisco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter formation by laser doping of spin-on sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon solar cells - From thin film to bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser annealing of thin film polycrystalline silicon solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference (PVTC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doping from spin-on sources for selective emitter silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84730A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing for thin film crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84730C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charges carrier density in phosphorus and boron doped SiN:H layers for crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Characterization Techniques for Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles in silicon oxynitride layer for PV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long pulse excimer laser crystallization of thin film silicon on metallic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Characterization Techniques for Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of silicon nanoparticles from high temperature annealed silicon rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84710B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation of n-type Fz silicon by an a-Si:H/SiN:H double layer deposited by PECVD at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Crystalline Silicon Solar Cells (CSSC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect annealing in polysilicon films by CW laser treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doping using phosphorus-doped silicon nitrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Silicon Photovoltaics (SiliconPV 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of growth parameters of RST ribbons on the minority carrier lifetime and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1742-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd:SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as photon downshifting layers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Blamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mcmanus-Driscoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Photovoltaic Technical Conference (PVTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-doped phosphorus emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Silicon Photovoltaics (SiliconPV 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced silicon based thin film materials for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-Morocco Workshop on Nano-Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisations de nanocrisataux de germanium à l'aide d'une source à agrégats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19.3% efficient selective emitter silicon solar cells by industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW laser induced crystallization of thin amorphous silicon films deposited by EBE and PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area excimer laser doping for high efficiency crystalline Si solar cells using EXCICO LTA-TD equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. Proc. pp. 1358-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter silicon solar cells without POCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; furnace diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1369-1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanocrisataux de germanium à l'aide d'une source à agrégats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération de Recherche sur l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the silicon excess on the nanoparticles embedded in a SiOxNy matrix fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Synthesis, Processing &amp; Characterization of Nanoscale Multi Functional Oxide Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of SiOxNy containing silicon nanoparticles deposited by ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Synthesis, Processing &amp; Characterization of Nanoscale Multi Functional Oxide Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometric analysis of silicon-rich silicon nitride layers for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Conference on Nanotechnology (NANO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Portland, United States. pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and magnetic properties of Yb-doped ZnO films prepared by spray pyrolysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait Aouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Solution Processing of Inorganic and Hybrid Materials for Electronics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells from crystalline silicon on glass made by laser crystallised seed layers and subsequent solid phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, valencia, Spain. Proc. pp. 3573-3576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film silicon solar cells by AIC on foreign substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical conference - Thin film 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low energy Ge+ implanted Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films With HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stack tunnel dielectric for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses structurales de couches d'oxynitrure de silicium contenant des nano-particules de silicium fabriquées par la technique de PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre Analyse par Faisceau d'Ions Rapides (IBAF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing treatments on photoluminescence and charge storage mechanism in silicon-rich SiNx:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Fall Meeting, Symposium on Nanoscaled Si, Ge based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon thin films solar cells on foreign substrates: Potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of Self-Aligned Thin Film Si Solar Cell with Interdigitated Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tutashkonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Photovoltaic Energy Conversion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials and concepts for photovoltaics at InESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Solar Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of germanium nano-crystals using a nanocluster source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and 25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 622-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin film solar cells: Potential & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Israeli Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural tuning of polycrystalline silicon films from hydrogen diluted amorphous silicon films by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of Ge nanocrystals by low-energy ion implantation in SiN/HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stack layers for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO2 and HfSiO-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States. pp.ISBN 978-1-60511-226-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of polycrystalline Si thin film solar cell with interdigitated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nychyporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doped emitter silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 2179-2182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOx-based spin-on insulating coating of 3D microstructures for flexible photovoltaic microsources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kahlouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on From Embedded Sensors to Sensorial Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials and concepts for photovoltaics at InESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Solar Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photovoltaïque : Une décennie de recherche et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du dopage par le molybdène sur les propriétés physiques des couches minces de ZnO préparées par pulvérisation cathodiqe en mode RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abd-Lefdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Louis Néel (CLN2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Albé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen dilution effects on the growth of polycrystalline silicon films grown by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photovoltaïque : Une décennie de recherche et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of SiOxNy containing silicon nanocrystals fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of Si nanoparticles within a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Formation of Semiconductor Interfaces (ICFSI-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Weimar, Germany. pp. 418-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon thin films solar cells on foreign substrates: potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy in Alsace: from research to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Energy Forum 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of PECVD-grown silicon nanoscale inclusions within rapid thermal annealed silicon-rich silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Spectroscopic Ellipsometry (ICSE-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albany, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocopic ellipsometry study of nanostructured Si within a SiNx matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of SiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; containing silicon nanoparticles fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Photovoltaics and Optoelectronics from Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ion implantation energy for the synthesis of Ge nanocrystals in SiN films with HfO2/SiO2 stack tunnel dielectrics for memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Fall Meeting, Symposium on Nanoscaled Si, Ge Based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin film solar cells: Potential & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Israeli Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of CW laser diode irradiation of amorphous silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser processing and diagnostics for micro and nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of SiO2/Ge/HfO2(Ge) multilayer structure during high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2365-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu-doped ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Solution Processing of Inorganic and Hybrid Materials for Electronics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of solar cells on RST-ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robbelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1788-1791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the optical properties of microwave CVD grown silicon nanoparticles embedded in a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Formation of Semiconductor Interfaces (ICFSI-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gettering effects and FG annealing on thin RST ribbon silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1887-1892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of polycrystalline Si thin film solar dell with interdigitated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, United Kingdom. Proc. pp. 2601-2603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrogen dilution in silane on optical properties of ECR-PECVD deposited a-Si:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2821-2823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on ONO coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of efficient barrier layer on metal foils for flexible thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Reydet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2533-2536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project HIGH-EF: Multicrystalline silicon thin film solar cells on glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, HAMBOURG, Germany. Proc. pp. 2341-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry characterization of microwave CVD grown silicon nanoparticles embedded in a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Saleh Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotmane En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures Towards Electronic and Optoelectronic Device ApplicationsII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.012016, </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser crystallization induced multicrystalline silicon thin film solar cells on glass: European HIGH-EF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Advanced Laser Technologies (ALT09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of N-type polycrystalline silicon solar cells formed by aluminium induced crystallization and CVD thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RF and MW plasma hydrogenation on polysilicon based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of diode laser induced zone melting recrystallisation of thin film based a-Si seed layers for large grains mc-Si photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser and Plasma Processing for Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of silicon nanoparticles in SiNx deposited by microwave enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon films formed on metal sheets by aluminium induced crystallization of amorphous silicon: Barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Amorphous and Polycrystalline Thin-Film Silicon Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, SAN FRANCISCO, United States. p. A05-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Si nanocrystals embedded in SiO2/SiNx multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Frontiers in Silicon-Based Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp. 994-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis and solar cells of polysilicon films formed by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisaran Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2544-2548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial approaches of selective emitter on multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nichiporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mong-The Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1875-1878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge nanocrystals embedded in Si3N4/HfO2 stack gate dielectrics by low-energy ion implantation for nonvolatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and passivation properties of Eu-doped ZnO thin films prepared by sol-gel process and magnetron reactive sputtering for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advances in Transparent Electronics: From Materials to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry analysis of silicon-rich silicon nitride layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on 5 years cell development within the european integrated project Crystal Clear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1162-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW-ECR plasma hydrogenation of fine-grained polycrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2537-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si and Ge into HfO2-based layers for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE European Solid-State Device Research Conference (ESSDERC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on barrier layer coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications held at the 2008 E-MRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg (FRANCE), France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation of phosphorus-diffused emitters by hydrogenated silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.W. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium Advanced Silicon Materials Research for Electronic and Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of phosphorous concentration in precursor gas mixture on the emitter sheet resistance in crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp.1904-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation properties of RST silicon ribbon by single SiNx:H or double a-Si:H/SiNx:H layer and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 958-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of N-type polysilicon by layers exchange method for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Materials and Devices for Photovoltaic Applications (NANOMAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural analysis of N-type polysilicon films formed by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 2254-2257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of SiO2 deposited by PECVD and thermal method as passivation for multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, LODZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cell process development in the european integrated project CrystalClear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 1904-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and concepts for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Metallurgy &amp; Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, ISTANBUL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation at low temperature of p-type and n-type silicon wafers using a double a-Si:H - SiNx:H layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium Advanced Silicon Materials Research for Electronic and Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence properties of Eu-doped ZnO thin films prepared by sol-gel process and spin coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase epitaxy on N-type polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film Materials for Large Area Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon films formed on alumina by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Amorphous and Polycrystalline Thin-Film Silicon Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, SAN FRANCISCO, United States. p. A21-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of highly defected polycrystalline silicon thin films for photovoltaic application and exodiffusion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition (22nd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, MILANO, Italy. Proc. pp. 2232-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Ge dose in ion-implanted SiO2 layers on the related nanocrystal-memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Science and Technology of Nonvolatile Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, SAN FRANCISCO, United States. p. G02-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon thin films formed on alumina by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Student Conference of the Balkan Physical Union (ISCBPU-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of annealed amorphous SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanostructures formation in SiO/SiO2 superlattice for next generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon shifting by Si nanocrystals in SiN:H for improvement of silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate temperature dependence of Si nanostructures formation in SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ECRIN "Nanomatériaux pour l'Énergie, Nanomatériaux pour l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nanomaterials and concepts for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IUVSTA Workshop "Novel Nanostructure-based Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of ECR-PECVD hydrogenated amorphous silicon nitride films for passivation purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Proc. pp. 846-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter formation for large-scale industrially mc-Si solar cells by Hydrogen plasma and wet etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Null Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Proc. pp. 865-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques, structurales et de passivation des films SiN&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; élaborés par ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials for photovoltaics: Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum on Nanosciences: A Converging Approach across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing silicon solar cell efficiency by modifying the solar spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.M. Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Canizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 87-90 - Vol 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon Nanocrystals for Electronics and Sensing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film polycrystalline silicon solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Materials, Devices and Prospects for Sustainable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux inorganiques pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Maghrébines des Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meknès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced passivation of fine-grained polycrystalline silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Photovoltaic Science and Engineering Conference (PVSEC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, SHANGHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized growth of Ge islands on Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, caractérisations et application du nitrure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre J.F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis of polycrystalline silicon obtained by aluminium induced crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge-implanted SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; layers and related MOS memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Materials Science and Device Issues for Future Si-based Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of thin film polycrystalline silicon on ceramic substrates for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1127-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un nouveau concept d'émetteur sélectif de cellules photovoltaïques à base de silicium multicristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, Actes pp. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GISAXS study of SiO/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-Si films prepared by thermal cvd on flowable oxide layers coated ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de silicium polycristallin sur substrats étrangers utilisant des bases de croissance AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et Journées Techniques sur les Matériaux et Procédés pour la Conversion Photovoltaïque de l'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sophia-Antipolis, France. Actes pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin films on spin-on intermediate layer coated mullite ceramics for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Proc. Vol. 1 pp. 1281-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals based down-converter layer - Dependence of thickness on silicon solar cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon thin films on foreign substrates using AIC seed layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lezec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. Proc. Vol. 1 pp. 1251-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells processed by rapid thermal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Luisville, United States. pp.224-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF SOME OPTICAL AND ELECTRICAL PROPERTIES OF HEAVILY DOPED SILICON LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Solid Interactions and Transient Thermal Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Strasbourg, France. pp.C5-65-C5-71, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1983509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00223089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th China-France Symposium on Advanced Materials (CFSAM-6), Shanhai, China, octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Shanghai, China. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Physics of Advanced Materials (ICPAM-15), November 19 – 26, 2023, in Sharm El Sheikh, Egypt and online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sharm El Sheikh, Egypt. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on CaTiS3 Films Grown by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring meeting, May 29 to June 2, 2023, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison Study on the Cu2O thin films via different preparation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2022, Virtual Conference, May 30 to June 3, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of Silicon Clathrates nano-cages occupation impact on the semiconducting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2022, Virtual Conference, May 30 to June 3, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of hybrid organic-inorganic halide perovskite solar cells based on MAI(PbI2)1-x(CuI)x absorber layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Boujmiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposited Cuprous Oxide Thin films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic silicon allotropes: Silicon clathrates thin-films for photovoltaic and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strained ferroelectric oxides for photovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type N doped SnOx using Magnetron Sputtering and Post Plasma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon allotropes: silicon clathrate thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Foils on Aluminium Substrates Structures for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkat Abderrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ulyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale sur l’Energie Solaire: JNES2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric inorganic perovskite oxides for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu(III) coordination complexes as downshifters for CIGS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring, Strasbourg, 22-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaëger-Waldau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELSEVIER - Issue 20, Réf. 516 (Issue 20) p. 6715, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by G. Dennler, A. Jaëger-Waldau, J. Kroon, A. Slaoui, Elsevier, pp.ref.516 (Issue 20), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics - Thin Solid Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by C. Brabec, A. Jaeger-Waldau, J. Poortmans, A. Slaoui, Elsevier, pp.1, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-composite MOx materials for NVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Non-volatile Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7, Elsevier, pp.201-244, 2022, </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814629-3.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Energétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de nouveau monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2019, 978-2-271-12626-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: Nanomaterials for Photovoltaic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Energy Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag, 2017, 978-3-527-34014-9. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527696109.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et développement de nouvelles technologies dans le domaine de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe EUZEN Bettina LAVILLE Stéphanie THIÉBAULT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adaptation au changement climatique. Une question de sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-09482-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium induced crystallization: Applications in photovoltaic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Z. Wang, L.P.H. Jeurgens, E.J. Mittemeijer,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Induced Crystallization: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 5, Pan Stanford Publishing, pp.137-197, 2015, 978-981-4463-40-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux et leurs applications pour l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 5, Lavoisier Edition, pp.193-255, 2014, Collection recherche et développement EDF, 978-2-7430-1504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium cristallin : De la cellule au module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de R. Mosseri et C. Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp. 165-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of photovoltaic materials for renewable energy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conibeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy Sciences, Engineering and Technology Resources - Encyclopedia Of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eolss Publishers, Oxford, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium cristallin : De la cellule au module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri, Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.165--167, 2013, À découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon solar cells, crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sustainability Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edited by R.A. Meyers, Springer, pp. 9196-9240, 2012, 978-0-387-89469-0 (Print) - 978-1-4419-0851-3 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: Advanced inorganic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Materials: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edited by K.H.J. Buschow, R.W. Cahn, M.C. Flemings, B. Ilschner, E.J. Kramer, S. Mahajan, P. Veyssière, Elsevier, on line updates, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pièce de l'écopuzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de J.P. Gex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Omniscience, pp.74-75, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film polycrystalline Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film Solar Cells: Fabrication, Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Poortmans, V. Arkhipov, John Wiley and Sons, pp. 97-131, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SiO$_{2}$ thin films by reactive laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in physics.389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-52, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation de silicium amorphe à partir d’un substrat d'aluminium riche en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Ulyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1653838. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et modification de matériaux à base de silicium par des faisceaux de grande énergie : Applications en microélectronique et photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1026"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelilah Slaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (190)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Morphological and Optoelectronic Properties of Silicon Clathrate Films through Thermal Press Annealing and SF 6 Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (3), pp.1752-1758. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c02915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Optoelectronic Properties of Silicon Clathrate Films via Sodium Extraction by Vacuum Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P Briggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202500318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Potential of Silicon Clathrate Films with NiOx‐Based Selective Contacts for Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (17), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and Optimization of Type II Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malad-Chadi Ettobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 224, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/69215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrogenation on type II silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.045019. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/ae0368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sulfur implantation in BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachmat Adhi Wibowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1024, pp.180245. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative energy levels analysis of Type I and Type II silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hanauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1685-1690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43580-024-01019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive Bandgap Reduction of SrTiO3 through Incorporation of Sulfur Using Ion Implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (12), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202400237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing potential of silicon clathrate films for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pv magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study on the Impact of Preparation Technique on the Minority Carrier Lifetime of Cu2O Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Teng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Edinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.7207-7217. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-024-09652-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sodium Concentration on the Optoelectronic Properties of Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (19), pp.8554-8561. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c01514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of silicon clathrate film properties by controlled guest-occupation of their cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158, pp.164709. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0143828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on CaTiS3 films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 964, pp.171272. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate temperature deposition of RF magnetron sputtered SnO2-based electron transporting layer for triple cation perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35651-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of β-CuGaO2 thin films by ion-exchange of β-NaGaO2 film fabricated by a solgel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.167-174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42247-022-00404-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Cu2O Thin Film Absorber via Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (11), pp.15274-15281. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Silicon Clathrates of type I Na8Si46 and type II NaxSi136 by Thermal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 903, pp.163967. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.163967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO 2 films elaborated by radio frequency (RF)magnetron sputtering as a potential TCOs alternative for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c02711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of wide bandgap SnOx thin films grown by a reactive magnetron sputtering via a two-step method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15294. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-19270-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on hexagonal TbMnO3 for optoelectronic applications: From powders to thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hybrid organic–inorganic halide perovskite solar cells based on MAI[(PbI2)1−x(CuI)x] absorber layers and their long-term stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Boujmiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Yaşaroğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (15), pp.20684-20697. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-06582-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Yb-added ZnO (Yb:ZnO) films as an energy-conversion layer on polycrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tak Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Youp Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye Jun Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 265, pp.124513. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Clathrate Films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (28), pp.14972-14977. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylenimine-Ethoxylated Interfacial Layer for Efficient Electron Collection in SnO2-Based Inverted Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Anefnaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Refki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.731. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10090731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Characterization of (Tb,Yb) Co-Doping Sprayed ZnO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essajai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.169. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst10030169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb-doped zinc tin oxide thin film and its application to Cu(InGa)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngsang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 815, pp.152360. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of KBiFe2O5 as a Photovoltaic Absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (11), pp.8039-8044. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b01509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles technologies de l’énergie en rupture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kalaydjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.095.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF POTASSIUM CYANIDE ETCHING ON STRUCTURAL, OPTICAL AND ELECTRICAL PROPERTIES OF Cu 2 ZnSnS 4 THIN FILMS DEPOSITED BY A MODIFIED SPRAY PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Bouzida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manale Battas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouheir Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Review and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (09), pp.1950053. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218625X19500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu(InGa)Se 2 Solar Cell Efficiency Enhancement Using a Yb-Doped SnO x Photon Converting Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (7), pp.5094-5102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b00771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness Dependence and Strain Effects in Ferroelectric Bi 2 FeCrO 6 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea V Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (12), pp.8550-8559. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.9b01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon management properties of Yb-doped SnO2 nanoparticles synthesized by the sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (38), pp.21407-21417. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cp01993f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroporosity Enhancement of Scaffold Oxide Layers Using Self-Assembled Polymer Beads for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinem Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijo Chacko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastroianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (17), pp.1700946. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Tunnel Junctions Produced by Ion Implantation and Diffusion Processes for Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1436-1442. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jphotov.2018.2864632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Light Emission in Si-Rich Silicon Nitride Films Versus Stoichiometry and Excitation Light Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Torchynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (7), pp.3927-3933. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-018-6271-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon foil solar cells on low cost supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debucquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.023502. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5012744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LaVO3 based compounds as a photovoltaic absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jellite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Enhancement in Thin-Film Solar Cells with Perforated Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Laghfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.939-945. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11468-017-0591-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning photovoltaic response in Bi 2 FeCrO 6 films by ferroelectric poling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Makhort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (28), pp.13761-13766. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR03137A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon conversion in Tb,Yb:CaxSr1-xAl2O4 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 202, pp.377-380. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-Gap Tuning in Ferroelectric Bi 2 FeCrO 6 Double Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (2), pp.1070-1077. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b10622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium doping mechanism on sol-gel processed kesterite Cu2ZnSnS4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Laghfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.747-752. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature growth and electronic structures of ambipolar Yb-doped zinc tin oxide transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seol Hee Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Sang Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 441, pp.49-54. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu III -Based Nanolayers as Highly Efficient Downshifters for CIGS Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (44), pp.5318-5326. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Streque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sundaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Belahsene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Rare Earth (Nd and Tb) Co-Doping on ZnO Thin Films Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzam Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Edfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (10), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of sprayed CZTS thin films containing various copper content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Aazou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEXplore Digital Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.107-109. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon films obtained by crystallization of amorphous silicon on aluminium based substrates for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 636, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2017.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chemical properties of europium complexes as downshifting agents for copper indium gallium selenide solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (27), pp.14031-14040. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02892J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd-Doped SnO2 and ZnO for Application in Cu(InGa)Se-2 Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salh Alhammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.2114-2120. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sam.2017.3207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Na and K on Properties of Cu2ZnSnS4 Thin Films Prepared by Ultrasonic Spray Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouaad Sekkati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Regragui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Physica Status Solidi C-Current Topics in Solid State Physics, 14 (10), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ITO and Mo coated glass substrates on electrodeposited Cu2ZnSnS4 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamed Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEEXplore Digital Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.79-82. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7983888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Solar Cells on Exfoliated Silicon Foils Obtained at Room Temperature by the SLIM-Cut Technique Using an Epoxy Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Debucquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (5), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2567070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of silicon solar cells by downshifting with Eu and Tb coordination complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Di Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (9), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic effect of Ag nanoparticles in a SiON antireflective coating: engineering rules and physical barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-k MNOS-like stacked dielectrics for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.39.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon management properties of rare-earth (Nd,Yb,Sm)-doped CeO 2 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bazylewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.2527-2534. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CP04961J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Matériaux et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Copper Indium Gallium Selenide Solar Cells Using Europium Complex as Photon Downshifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (11), pp.1846 - 1853. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201600395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of dopant impurities into a silicon oxynitride matrix containing silicon nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (17), pp.174303. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into photon conversion of Nd3+ doped low temperature grown p and n type tin oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (71), pp.67157--67165. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra14460h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-Structural Properties of Silicon Nitride Thin Films Deposited by ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Hannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 06 (01), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/wjcmp.2016.61002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Copper Composite of Pastes for Si Solar Cells Front Electrode Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Socha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Putynkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.962-970. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition Time Effect on the Physical Properties of Cu2ZnSnS4 (CZTS) Thin Films Obtained by Electrodeposition Route onto Mo-coated Glass Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemçani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Edfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of a polymer encapsulant with photon conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 133, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step electrodeposited CZTS thin films: Preparation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cherkaoui El Moursli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.B. Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Xplore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.89-93. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effective quantum efficiency of photon conversion layers placed on solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.191-195. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Phenomena of Thin Silicon Film Crystallization on Aluminium Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Minj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bjørge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, electrical and optical properties of sprayed Nd–F codoped ZnO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elfakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. B. Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gutierrez-Berasategui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73 (3), pp.557-562. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-014-3518-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the optical properties and size dispersion of Si nanoparticles within a dielectric matrix by spectroscopic ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (10), pp.103520. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4894619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Chemical studies on Al2O3 passivation activation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (C), pp.85-89. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.12.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, spectroscopic and electrical properties of Mo-doped ZnO thin films grown by radio frequency magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural properties of Nd doped SnO2 powder fabricated by the sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (39), pp.8235-8243. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc01202j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser doping of silicon using different boron dopant sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 302, pp.268-274. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent Properties and Energy Transfer in Pr 3+ Doped and Pr 3+ -Yb 3+ Co-doped ZnO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazylewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.13775-13780. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp502311z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled fabrication of Si nanocrystal delta-layers in thin SiO2 layers by plasma immersion ion implantation for nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ben-Assayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.253118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of silicon nanoparticle size embedded in silicon oxynitride dielectric matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4816042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the structural, optical and electrical properties of Nd-doped ZnO thin films deposited by spray pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Douayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nouneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (1) (Article number : 10304), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2013120388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Dossier BE8578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma immersion ion implantation of boron for ribbon silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Spiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Yb-doped ZnO films deposited by magnetron reactive sputtering for photon conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2013.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the embedding matrix on optical properties of Ge nanocrystals-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113, pp.053512_1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électricité photovoltaïque - Matériaux et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Dossier BE8579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge nanocrystals in HfO2/SiN dielectric stacks by low energy ion beam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 543, pp.94-99. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.02.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film pc-Si by aluminium induced crystallization on metallic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (45102), </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double layer a-Si:H/SiN:H deposited at low temperature for the passivation of N-type silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics A: Materials Science and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (4), pp.863-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charges carrier density in phosphorus and boron doped SiN\(_{x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp.580--585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect annealing processes for polycrystalline silicon thin-film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steffens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Zollondz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp. 670-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic properties of p-i-n heterojunctions based on germanium nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114, pp.033510_1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped Hafnia-based Dielectrics for Non-Volatile Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, MA2012-01 (16), pp.731-731. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2012-01/16/731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells from RST ribbon process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp. 2092-2096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Desertec project - When science joins politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.01040_1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW laser induced crystallization of thin amorphous silicon films deposited by EBE and PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp. 9359-9365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-type silicon RST ribbon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp. 212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge nanocrystals synthesized by a PVD nanocluster source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Szambolics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.1085_1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature laser annealing for thin film polycrystalline silicon solar cell on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp. 653-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence of Nd-doped SnO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (10), pp.101908. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3692747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanostructures in silicon oxynitride for PV application: Effect of argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (10-11), pp.1878-1883. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201200211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd:SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as photon downshifting layers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Blamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mcmanus-Driscoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102, pp. 71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural tuning of polycrystalline silicon films from hydrogen diluted amorphous silicon films by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp. 859-862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsometric demonstration of the existence of a strong correlation between size distribution and optical responses of silicon nanoclusters in a nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.131903_1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of PECVD-grown silicon nanoscale inclusions within rapid thermal annealed silicon-rich silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519, pp. 2870-2873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of CW laser diode irradiation of amorphous silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 257, pp. 5127-5131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing treatments on photoluminescence and charge storage mechanism in silicon-rich SiNx:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.178. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ion implantation energy for the synthesis of Ge nanocrystals in SiN films with HfO2/SiO2 stack tunnel dielectrics for memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.177. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hf-based high-k materials for Si nanocrystal floating gate memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.172. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film silicon solar cells by AIC on foreign substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (Suppl. 1), pp. 44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and electrical properties of Yb-doped ZnO thin films prepared by spray pyrolysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Douayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abd-Lefdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109, pp.033708. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3544307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals embedded in a silicon oxynitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/50954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and analytical study of saturation current density of laser-doped phosphorus emitters for silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp. 2536-2539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics and polysilicon formation by aluminium-induced crystallization on glass-ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-009-5506-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électricité, fille du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures pour cellules photovoltaïques inorganiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.Dossier NM5200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of n-type polycrystalline silicon solar cells formed by aluminium induced crystallization and CVD thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94, pp. 1869-1874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on ONO coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Symposium on Inorganic and Nanostructured Photovoltaics held at the E-MRS 2009 Spring Meeting Jul 2009 Strasbourg, 2 (1), pp.189-194. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective hydrogenation and surface damage induced by MW-ECR plasma of fine-grained polycrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99, pp. 729-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of SiO2/Ge/HfO2(Ge) multilayer structure during high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518 (9), pp.2365-2369. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO2 and HfSiO-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1250, p. G01-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of Si nanoparticles within a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp. 418-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry investigation of the optical properties of nanostructured Si/SiNx films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (093516), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MW-ECR plasma hydrogenation on polysilicon films based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Symposium on Inorganic and Nanostructured Photovoltaics held at the E-MRS 2009 Spring Meeting Jul 2009 Strasbourg, 2, pp.151-157. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural and optical properties of SiO2/Si rich SiNx Si-ncs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, 275608 pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque - Mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 331, pp. 41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polycrystalline silicon films on flexible metallic substrates by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reydet P.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97, pp. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of silicon nanoparticles embedded in SiNx deposited by microwave-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (415608), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (40), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase epitaxy on N-type polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517, pp. 6358-6363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chan Shin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1160, pp.H01-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation at low temperature of p-type and n-type silicon wafers using a double layer a-Si:H/SiNx:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159-160, pp. 242-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of SiO2 deposited by PECVD and thermal method as passivation for multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165 (1-2), pp.64-66. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147, pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of annealed amorphous SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6796-6799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film polycrystalline silicon solar cells on mullite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp. 267-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthesized in SiNx : H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2007.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-type polycrystalline silicon films formed on alumina by aluminium induced crystallization and overdoping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6892-6895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and photoluminescence properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.113539. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterojunction a-Si/poly-Si solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp. 6896-6901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBSD analysis of polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (20), pp.6882-6887. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.12.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp. 50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention in metal-oxide-semiconductor structures with two embedded self-aligned Ge-nanocrystal layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semicond. Sci. Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22, pp. 837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced inorganic materials for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the solar spectrum to enhance silicon solar cell efficiency - An overview of available materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strümpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cann M. Mc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arkhipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp. 238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics and crystallographic properties of polysilicon thin films formed by aluminium-induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.88-98. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis of polysilicon films formed on foreign substrates by aluminium induced crystallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized growth of Ge islands on Si(100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation and etching of fine-grained polycrystalline silicon films by hydrogen treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.2087-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GISAXS study of SiO/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.463-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-Si films prepared by thermal CVD on boron and phosphorus silicate glass coated ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.404-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hydrogen formation in hydrogenated silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.W. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.211914_1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin films and nanostructured materials for photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Waldau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brabec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film silicon solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.1542-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of Ge nanocrystals embedded in SiO2 by ion implantation and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann-Liess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 97, pp.104330_1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaggregated silicon nanocrystals obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge-implanted SiO2 layers and related MOS memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grob J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Sci. Eng. B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124-125, pp.488-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering/declustering of silicon nanocrystals in spin-on glass solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (3), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/20/3/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film polycrystalline Si solar cells on foreign substrates: film formation at intermediate temperatures (700-1300 °C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appl. Phys. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp. 469-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron in relaxed Si 1 − x Ge x alloy: Band gap related levels, diffusion, and alloying effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (4), </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Si nanocrystals by heavy ion irradiation of amorphous SiO films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, B107, pp.259. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(95)01043-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large diffusion length enhancement in silicon by rapid thermal codiffusion of phosphorous and aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 63, pp.1249-1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared spectrometry observations of SiO$_2$ films irradiated by high energy heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 126, pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Silicon dioxide films prepared by pulsed-laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.590-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical damage induced by high-energy heavy ions in SiO$_2$/Si structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.2596-2601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SiO$_2$ thin films by reactive excimer laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 54, pp.180-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous Diffusion into Silicon from a Spin-on source using rapid Thermal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 71, pp.5474-5478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk diffusion length improvement by rapid thermal gettering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loghmarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 59, pp.3446-3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical damage induced by high-energy heavy ions in SiO$_{2}$/Si structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dooryhee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toulemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 71, pp.2596-2601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of rapid thermal annealing for studying contamination in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, B10, pp.L11-L14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer laser induced doping of phosphorus into silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 67, pp.6197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing kinetics during rapid thermal processing of excimer laser-induced defects in virgin silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.371-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO$_2$ thin film deposition by excimer laser ablation from SiO target in oxygen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 57, pp.664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO$_2$ by reactive excimer laser ablation from a SiO target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 46, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron doping of silicon by excimer laser irradiation in a reactive atmosphere. The incorporation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 50, pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoabsorption of BCl$_3$ gas under pulsed ArF excimer laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 50, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal annealing of excimer-laser-induced defects in virgin silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, B4, pp.257-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically active defects in silicon after excimer laser processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 66, pp.3934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the parameters involved in the photochemical doping of Si with a pulsed ArF excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting threshold of crystalline and amorphized Si irradiated with a pulsed ArF (193 nm) excimer laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Unamuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 45, pp.361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00016236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of SiO through room-temperature plasma treatments, rapid thermal annealings, and laser irradiation in a nonoxidizing atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37 (11), pp.6468-6477. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.37.6468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of SiO through room-temperature plasma treatments, rapid thermal annealings and laser irradiation in a non-oxidizing atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 37, pp.6468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared characterization of UV laser-induced silicon oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53, pp.1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excimer laser induced oxidation of ion-implanted Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 53, pp.1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of UV-laser induced oxidation of implanted silicon by optical reflectivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 47, pp.255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma transformation of SiO films in SiO$_2$ at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29, pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thin silicon oxide obtained by lamp heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Ponpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 43, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal oxidation of silicon monoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Regolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 51, pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation of laser induced defects in silicon by low energy hydrogen ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barhdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 39, pp.3184-3188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques courant-tension de jonctions P-N fabriquées par traitement laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 20 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:01985002003015700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00245318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the electron effective mass and relaxation time in heavily doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 89, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards devices based on silicon clathrate films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Asia-Pacific Conference on Semiconducting Silicides (APAC Silicide 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the optoelectronic properties of silicon clathrate films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress - IMRC 2024, Cancun, Mexico, août 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th China-France Symposium on Advanced Materials (CFSAM-6), Shanghai, China, octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les premiers dispositifs à base de clathrates de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Photovoltaïques FedPV 2024, Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuneable optoelectronic properties of silicon clathrate films for sustainable energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Materials Research Congress - IMRC 2024, Cancun, Mexico, août 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Tamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning optoelectronic properties in type II Silicon Clathrate films for photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Strasbourg, France, mai 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysulfures &co, comment booster les oxydes avec du soufre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites chalcogénures ou oxysulfures, une nouvelle classe de matériaux pour le photovoltaïque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées Nationales du Photovoltaïque (JNPV), 5-8 décembre 2023, Dourdan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Versatile Optoelectronic Potential : Modulating Electrical Properties in Silicon Clathrate Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kumar Bharwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées Nationales du Photovoltaïque (JNPV), 5-8 décembre 2023, Dourdan, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Asia-Pacific Conference on Semiconducting Silicides and Related Materials, 2022 (APAC-Silicide 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clathrate films for optoelectronic and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Physics of Advanced Materials (ICPAM-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New concepts and emergent materials for optoelectronics and photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angstromlaboratoriet Uppsala Suède</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes exotiques du silicium : film de clathrates de silicium pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Silicon Clathrates Films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Cuprous Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KSOP-QMat Summer School 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allotropes de silicium : couches minces de clathrates de silicium pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ferroelectric Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Piriac-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric Inorganic Perovskite Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon growth on aluminum substrate for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Benachigere Shivarudraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, Strasbourg, 22-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of macroporisity by sol-gel moulding of self-assembled polymer beads for perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Gawlinksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Mastroianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric Inorganic Perovskite Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical and electrical properties of Nd-doped SnO2 thin films fabricated by reactive magnetron sputtering for solar cell devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeonwook Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2015 – Symposium C on Advanced Inorganic Materials and Structures for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of EPI-SI Layer for thin films silicon solar cells by ECR-CVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sunil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leuvrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - From advanced material and processes to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon foils formed by the Slimcut technique for Solar Cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can inorganic perovskite solar cells compete with hybrid perovskite solar cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semiconductor Ferroelectrics and Photoferroelectrics (SEFERR16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ferroelectric Oxides for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yb3+ doped SnOx thin films by reactive magnetron sputtering as functionalized TCOs for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Thin Silicon Film on Aluminium Substrates for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bjorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulyashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse de nanoparticules de silicium dans une couche mince diélectrique par dépôt chimique en phase vapeur – Synthèse et dopage de nanoparticules par implantation et co-implantation ionique dans une matrice de silicium et de SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GdR NACRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and Technologies for TeraWatt Photovoltaic capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School on Renewable Energies and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières nouvells du photovoltaïque à base de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and chemical studies on Al2O3 passivation activation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Halbwax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium Y - Advanced materials and characterization techniques for solar cells II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'arts du photovoltaïque à base de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV and IR laser induced ablation of Al2O3/SiN:H and a-Si:H/SiN:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zelgowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Photovoltaic Technical Conference, PVTC 2013, ''Thin Film and Advanced Silicon Solutions 2013''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. 55201, 5 p., </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2013027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon films on aluminium substrates for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco Marocain sur les Energies nouvelles et renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films dopés aux terres rares pour la conversion photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films dopés aux terres rares pour la conversion photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV and IR laser induced ablation of SIN:H, AL2O3/SIN:H, A-SI:H/SIN:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zelgowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic technical conference - Thin film &amp; Advanced silicon solutions 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser annealing of thin film polycrystalline silicon solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference (PVTC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doping from spin-on sources for selective emitter silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84730A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser processing for thin film crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84730C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon solar cells - From thin film to bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles in silicon oxynitride layer for PV application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of charges carrier density in phosphorus and boron doped SiN:H layers for crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Characterization Techniques for Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long pulse excimer laser crystallization of thin film silicon on metallic substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Characterization Techniques for Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect annealing in polysilicon films by CW laser treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation of n-type Fz silicon by an a-Si:H/SiN:H double layer deposited by PECVD at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schutz-Kuchly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Crystalline Silicon Solar Cells (CSSC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of silicon nanoparticles from high temperature annealed silicon rich silicon oxynitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.84710B</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis of absorbers based on Ge nano crystals for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2012, San Francisco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter formation by laser doping of spin-on sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells from RST ribbon process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Derbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Auriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19.3% efficient selective emitter silicon solar cells by industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1365-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW laser induced crystallization of thin amorphous silicon films deposited by EBE and PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser Materials Processing for Micro and Nano Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of laser-doped phosphorus emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Silicon Photovoltaics (SiliconPV 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced silicon based thin film materials for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">US-Morocco Workshop on Nano-Materials and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisations de nanocrisataux de germanium à l'aide d'une source à agrégats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of growth parameters of RST ribbons on the minority carrier lifetime and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1742-1746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd:SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films as photon downshifting layers for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Blamire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Mcmanus-Driscoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Photovoltaic Technical Conference (PVTC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter silicon solar cells without POCl&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; furnace diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. pp. 1369-1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large area excimer laser doping for high efficiency crystalline Si solar cells using EXCICO LTA-TD equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Emeraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Photovoltaic Solar Energy Conference and Exhibition (26th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hamburg, Germany. Proc. pp. 1358-1360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoclusters embedded into oxide host for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanocrisataux de germanium à l'aide d'une source à agrégats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Fédération de Recherche sur l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the silicon excess on the nanoparticles embedded in a SiOxNy matrix fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Synthesis, Processing &amp; Characterization of Nanoscale Multi Functional Oxide Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of SiOxNy containing silicon nanoparticles deposited by ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Synthesis, Processing &amp; Characterization of Nanoscale Multi Functional Oxide Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometric analysis of silicon-rich silicon nitride layers for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Conference on Nanotechnology (NANO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Portland, United States. pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doping using phosphorus-doped silicon nitrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Silicon Photovoltaics (SiliconPV 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of germanium nano-crystals using a nanocluster source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Muffato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and 25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 622-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin film solar cells: Potential & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Israeli Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural tuning of polycrystalline silicon films from hydrogen diluted amorphous silicon films by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Silicon Materials Research for Electronic and Photovoltaic Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses structurales de couches d'oxynitrure de silicium contenant des nano-particules de silicium fabriquées par la technique de PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontre Analyse par Faisceau d'Ions Rapides (IBAF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing treatments on photoluminescence and charge storage mechanism in silicon-rich SiNx:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Fall Meeting, Symposium on Nanoscaled Si, Ge based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon thin films solar cells on foreign substrates: Potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of Self-Aligned Thin Film Si Solar Cell with Interdigitated Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski-Cachopo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tutashkonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Conference on Photovoltaic Energy Conversion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials and concepts for photovoltaics at InESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Solar Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and evolution of Ge nanocrystals by low-energy ion implantation in SiN/HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stack layers for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser doped emitter silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Paviet-Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Monna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 2179-2182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of polycrystalline Si thin film solar cell with interdigitated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nychyporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain. Proc. pp. 3638-3641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si into HfO2 and HfSiO-based structures for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States. pp.ISBN 978-1-60511-226-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photovoltaïque : Une décennie de recherche et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced materials and concepts for photovoltaics at InESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Solar Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOx-based spin-on insulating coating of 3D microstructures for flexible photovoltaic microsources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kahlouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montgomery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on From Embedded Sensors to Sensorial Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du dopage par le molybdène sur les propriétés physiques des couches minces de ZnO préparées par pulvérisation cathodiqe en mode RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abd-Lefdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque Louis Néel (CLN2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Albé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen dilution effects on the growth of polycrystalline silicon films grown by AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of SiOxNy containing silicon nanocrystals fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of Si nanoparticles within a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Formation of Semiconductor Interfaces (ICFSI-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Weimar, Germany. pp. 418-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photovoltaïque : Une décennie de recherche et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de la Matière Condensée (JMC12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline silicon thin films solar cells on foreign substrates: potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Modern Materials &amp; Technologies (CIMTEC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy in Alsace: from research to implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Energy Forum 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of SiO2/Ge/HfO2(Ge) multilayer structure during high temperature annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yildiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Gencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2365-2369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ion implantation energy for the synthesis of Ge nanocrystals in SiN films with HfO2/SiO2 stack tunnel dielectrics for memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Fall Meeting, Symposium on Nanoscaled Si, Ge Based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin film solar cells: Potential & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Israeli Conference on Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric functions of PECVD-grown silicon nanoscale inclusions within rapid thermal annealed silicon-rich silicon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Spectroscopic Ellipsometry (ICSE-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albany, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrocopic ellipsometry study of nanostructured Si within a SiNx matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of SiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt; containing silicon nanoparticles fabricated by plasma enhanced chemical vapour deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ficcadenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Photovoltaics and Optoelectronics from Nanoparticles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu-doped ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Solution Processing of Inorganic and Hybrid Materials for Electronics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of CW laser diode irradiation of amorphous silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Said-Bacar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser processing and diagnostics for micro and nano applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film silicon solar cells by AIC on foreign substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical conference - Thin film 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cells from crystalline silicon on glass made by laser crystallised seed layers and subsequent solid phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition (25th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, valencia, Spain. Proc. pp. 3573-3576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optical, and magnetic properties of Yb-doped ZnO films prepared by spray pyrolysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ait Aouaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Solution Processing of Inorganic and Hybrid Materials for Electronics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low energy Ge+ implanted Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Films With HfO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stack tunnel dielectric for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of N-type polycrystalline silicon solar cells formed by aluminium induced crystallization and CVD thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RF and MW plasma hydrogenation on polysilicon based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of silicon nanoparticles in SiNx deposited by microwave enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser crystallization induced multicrystalline silicon thin film solar cells on glass: European HIGH-EF project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Advanced Laser Technologies (ALT09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of diode laser induced zone melting recrystallisation of thin film based a-Si seed layers for large grains mc-Si photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Fogarassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Laser and Plasma Processing for Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and passivation properties of Eu-doped ZnO thin films prepared by sol-gel process and magnetron reactive sputtering for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advances in Transparent Electronics: From Materials to Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon films formed on metal sheets by aluminium induced crystallization of amorphous silicon: Barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Amorphous and Polycrystalline Thin-Film Silicon Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, SAN FRANCISCO, United States. p. A05-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis and solar cells of polysilicon films formed by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srisaran Venkatachalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2544-2548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial approaches of selective emitter on multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Nichiporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mong-The Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1875-1878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge nanocrystals embedded in Si3N4/HfO2 stack gate dielectrics by low-energy ion implantation for nonvolatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Materials and Physics for Nonvolatile Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Si nanocrystals embedded in SiO2/SiNx multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Frontiers in Silicon-Based Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp. 994-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of efficient barrier layer on metal foils for flexible thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Reydet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2533-2536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project HIGH-EF: Multicrystalline silicon thin film solar cells on glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodi Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, HAMBOURG, Germany. Proc. pp. 2341-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry characterization of microwave CVD grown silicon nanoparticles embedded in a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Saleh Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotmane En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures Towards Electronic and Optoelectronic Device ApplicationsII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.012016, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/6/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on ONO coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Maeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry analysis of silicon-rich silicon nitride layers for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on 5 years cell development within the european integrated project Crystal Clear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1162-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MW-ECR plasma hydrogenation of fine-grained polycrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2537-2540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low energy ion implantation of Si and Ge into HfO2-based layers for non volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eugène Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE European Solid-State Device Research Conference (ESSDERC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, ATHENES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin silicon films synthesis by AIC on barrier layer coated metal foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of ZnO thin films prepared by sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications held at the 2008 E-MRS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg (FRANCE), France. pp.239-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gettering effects and FG annealing on thin RST ribbon silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1887-1892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of hydrogen dilution in silane on optical properties of ECR-PECVD deposited a-Si:H films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 2821-2823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of solar cells on RST-ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robbelein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. Proc. pp. 1788-1791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of polycrystalline Si thin film solar dell with interdigitated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference and Exhibition (24th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, United Kingdom. Proc. pp. 2601-2603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of the optical properties of microwave CVD grown silicon nanoparticles embedded in a silicon nitride matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. En Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Formation of Semiconductor Interfaces (ICFSI-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Weimar, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of SiO2 deposited by PECVD and thermal method as passivation for multicrystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies (EXMATEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, LODZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cell process development in the european integrated project CrystalClear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Choulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 1904-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and concepts for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Metallurgy &amp; Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, ISTANBUL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of N-type polysilicon by layers exchange method for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Advanced Materials and Devices for Photovoltaic Applications (NANOMAT 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural analysis of N-type polysilicon films formed by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 2254-2257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivation properties of RST silicon ribbon by single SiNx:H or double a-Si:H/SiNx:H layer and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp. 958-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation at low temperature of p-type and n-type silicon wafers using a double a-Si:H - SiNx:H layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium Advanced Silicon Materials Research for Electronic and Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence properties of Eu-doped ZnO thin films prepared by sol-gel process and spin coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Wide Band Gap Semiconductor Nanostructures for Optoelectronic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid phase epitaxy on N-type polysilicon films formed by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film Materials for Large Area Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of phosphorous concentration in precursor gas mixture on the emitter sheet resistance in crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Drabczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition (23rd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. Proc. pp.1904-1906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface passivation of phosphorus-diffused emitters by hydrogenated silicon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F.W. Dekkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium Advanced Silicon Materials Research for Electronic and Photovoltaic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of annealed amorphous SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanostructures formation in SiO/SiO2 superlattice for next generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon shifting by Si nanocrystals in SiN:H for improvement of silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strrasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of highly defected polycrystalline silicon thin films for photovoltaic application and exodiffusion study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition (22nd EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, MILANO, Italy. Proc. pp. 2232-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Ge dose in ion-implanted SiO2 layers on the related nanocrystal-memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Science and Technology of Nonvolatile Memories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, SAN FRANCISCO, United States. p. G02-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon thin films formed on alumina by aluminium induced crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Student Conference of the Balkan Physical Union (ISCBPU-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of high density Si-ncs synthezised in SiNx:H by remote PECVD and annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate temperature dependence of Si nanostructures formation in SiO/SiO2 superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Capan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon films formed on alumina by aluminium induced crystallization of amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Amorphous and Polycrystalline Thin-Film Silicon Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, SAN FRANCISCO, United States. p. A21-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective emitter formation for large-scale industrially mc-Si solar cells by Hydrogen plasma and wet etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Null Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Proc. pp. 865-869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques, structurales et de passivation des films SiN&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; élaborés par ECR-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials for photovoltaics: Dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum on Nanosciences: A Converging Approach across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced nanomaterials and concepts for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IUVSTA Workshop "Novel Nanostructure-based Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of ECR-PECVD hydrogenated amorphous silicon nitride films for passivation purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Proc. pp. 846-850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing silicon solar cell efficiency by modifying the solar spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Strumpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.M. Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. del Canizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp. 87-90 - Vol 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zorc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon Nanocrystals for Electronics and Sensing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film polycrystalline silicon solar cells on mullite substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Materials, Devices and Prospects for Sustainable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux inorganiques pour le photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Maghrébines des Sciences des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meknès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ECRIN "Nanomatériaux pour l'Énergie, Nanomatériaux pour l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Ge-implanted SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; layers and related MOS memory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Grob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Materials Science and Device Issues for Future Si-based Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of thin film polycrystalline silicon on ceramic substrates for photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1127-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un nouveau concept d'émetteur sélectif de cellules photovoltaïques à base de silicium multicristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ballutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Messant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, Actes pp. 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic analysis of polycrystalline silicon obtained by aluminium induced crystallization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized growth of Ge islands on Si(100) Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, caractérisations et application du nitrure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Charifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muller J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lelièvre J.F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GISAXS study of SiO/SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; superlattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pivac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly-Si films prepared by thermal cvd on flowable oxide layers coated ceramic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen induced passivation of fine-grained polycrystalline silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Photovoltaic Science and Engineering Conference (PVSEC 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, SHANGHAI, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals based down-converter layer - Dependence of thickness on silicon solar cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline silicon thin films on foreign substrates using AIC seed layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lezec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. Proc. Vol. 1 pp. 1251-1254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon thin films on spin-on intermediate layer coated mullite ceramics for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Snijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Proc. Vol. 1 pp. 1281-1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de concepts avancés pour la conversion photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films minces de silicium polycristallin sur substrats étrangers utilisant des bases de croissance AIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Pihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Focsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et Journées Techniques sur les Matériaux et Procédés pour la Conversion Photovoltaïque de l'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sophia-Antipolis, France. Actes pp.145-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicrystalline silicon solar cells processed by rapid thermal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hartiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Luisville, United States. pp.224-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF SOME OPTICAL AND ELECTRICAL PROPERTIES OF HEAVILY DOPED SILICON LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Siffert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser-Solid Interactions and Transient Thermal Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Strasbourg, France. pp.C5-65-C5-71, </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1983509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00223089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th China-France Symposium on Advanced Materials (CFSAM-6), Shanhai, China, octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Shanghai, China. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on CaTiS3 Films Grown by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ulhaq-Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring meeting, May 29 to June 2, 2023, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide or oxysulfide perovskites, a new class of material for photovoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Preziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Physics of Advanced Materials (ICPAM-15), November 19 – 26, 2023, in Sharm El Sheikh, Egypt and online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sharm El Sheikh, Egypt. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Comparison Study on the Cu2O thin films via different preparation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2022, Virtual Conference, May 30 to June 3, 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of Silicon Clathrates nano-cages occupation impact on the semiconducting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2022, Virtual Conference, May 30 to June 3, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En ligne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Laser Deposited Cuprous Oxide Thin films for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chithira Venugopalan Kartha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotic silicon allotropes: Silicon clathrates thin-films for photovoltaic and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vollondat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strained ferroelectric oxides for photovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Rastei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lenertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of hybrid organic-inorganic halide perovskite solar cells based on MAI(PbI2)1-x(CuI)x absorber layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Belayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Boujmiraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Yasaroglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type N doped SnOx using Magnetron Sputtering and Post Plasma Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society EMRS Spring 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon allotropes: silicon clathrate thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arechkik Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Foils on Aluminium Substrates Structures for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekkat Abderrahime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ulyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationale sur l’Energie Solaire: JNES2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric inorganic perovskite oxides for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Quattropani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Boston, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu(III) coordination complexes as downshifters for CIGS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring, Strasbourg, 22-26 mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dennler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jaëger-Waldau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELSEVIER - Issue 20, Réf. 516 (Issue 20) p. 6715, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by G. Dennler, A. Jaëger-Waldau, J. Kroon, A. Slaoui, Elsevier, pp.ref.516 (Issue 20), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics - Thin Solid Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by C. Brabec, A. Jaeger-Waldau, J. Poortmans, A. Slaoui, Elsevier, pp.1, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-composite MOx materials for NVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khomenkhova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Oxides for Non-volatile Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 7, Elsevier, pp.201-244, 2022, </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814629-3.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Energétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences. Bâtir de nouveau monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2019, 978-2-271-12626-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: Nanomaterials for Photovoltaic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Energy Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag, 2017, 978-3-527-34014-9. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527696109.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et développement de nouvelles technologies dans le domaine de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe EUZEN Bettina LAVILLE Stéphanie THIÉBAULT </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Adaptation au changement climatique. Une question de sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-271-09482-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium induced crystallization: Applications in photovoltaic technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Prathap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö. Tüzün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">edited by Z. Wang, L.P.H. Jeurgens, E.J. Mittemeijer,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Induced Crystallization: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 5, Pan Stanford Publishing, pp.137-197, 2015, 978-981-4463-40-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux et leurs applications pour l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 5, Lavoisier Edition, pp.193-255, 2014, Collection recherche et développement EDF, 978-2-7430-1504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium cristallin : De la cellule au module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de R. Mosseri et C. Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie à Découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp. 165-167, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of photovoltaic materials for renewable energy development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poortmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Conibeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy Sciences, Engineering and Technology Resources - Encyclopedia Of Life Support Systems (EOLSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eolss Publishers, Oxford, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium cristallin : De la cellule au module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Mosseri, Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.165--167, 2013, À découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon solar cells, crystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martinuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sustainability Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edited by R.A. Meyers, Springer, pp. 9196-9240, 2012, 978-0-387-89469-0 (Print) - 978-1-4419-0851-3 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: Advanced inorganic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Materials: Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, edited by K.H.J. Buschow, R.W. Cahn, M.C. Flemings, B. Ilschner, E.J. Kramer, S. Mahajan, P. Veyssière, Elsevier, on line updates, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pièce de l'écopuzzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Montgomery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de J.P. Gex. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'invisible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Omniscience, pp.74-75, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-film polycrystalline Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaucarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film Solar Cells: Fabrication, Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Poortmans, V. Arkhipov, John Wiley and Sons, pp. 97-131, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00116808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of SiO$_{2}$ thin films by reactive laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fogarassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Stoquert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture notes in physics.389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.38-52, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristallisation de silicium amorphe à partir d’un substrat d'aluminium riche en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Ulyashin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 1653838. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et modification de matériaux à base de silicium par des faisceaux de grande énergie : Applications en microélectronique et photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1026"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Briggs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Briggs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vollondat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02915" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Adhi Wibowo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aissa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ae0368" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bartringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-01019-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zakaria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithira Venugopalan Kartha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Teng Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Dimopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Edinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09652-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rehspringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00404-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Raissi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim A&#239;ssa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mansour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35651-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Belayachi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02711" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rehspringer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.02.061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zakaria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A&#239;ssa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19270-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tak Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Youp Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jun Jeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124513" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boujmiraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouhair" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Ya&#351;aro&#287;lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-06582-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274304v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160922" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arechkik Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Anefnaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Refki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10090731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02550925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsang Park" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonwook Park" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914307v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essajai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mzerd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10030169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389882v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouzida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Battas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Sekkat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X19500537" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rehspringer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01509" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00771" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea V Rastei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gell&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Quattropani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01465" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp01993f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattropani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10622" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Laghfour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aazou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulyashin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGSWQS80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seol Hee Oh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Sang Park" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.06.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC3NTVG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6271-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389922v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellanger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debucquoy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5012744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136394v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jellite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.12.061" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2018.2864632" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Yasaroglu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aydemir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijo Chacko" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mastroianni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700946" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549972v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesterenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0591-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340536v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Makhort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Versini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03137A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Regragui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700170" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Fakir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Belayachi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700169" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traor&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Sunil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.040" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972837v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02892J" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salh Alhammadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2017.3207" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Panek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Socha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Putynkowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.108" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazylewski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04961J" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/41/415102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488674v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Debucquoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2567070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nonat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Pietro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzanti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2785" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH82V192-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485948v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201600395" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZ1Q20V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601394v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ehrhardt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948579" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra14460h" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490564v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charifi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stoquert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjcmp.2016.61002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284338v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFLH6KVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlem&#231;ani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hajji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.305" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284339v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4CGPHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417464v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.309" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NBG2R52-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouras" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01202j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Keita" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894619" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlik" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Vilcot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwax" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.347" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174546v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazylewski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502311z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416029v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prathap" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.071" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3785NSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174526v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.06.032" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKTZVD20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398258v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derbouz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Moro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Spiegel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013018" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Assayag" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groenen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285175v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816042" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259300v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douayar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prieto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouneh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Diaz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120388" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799845v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398362v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.113" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTNJTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398260v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schutz-Kuchly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paviet-Salomon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835644v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steffens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Zollondz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhury" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692747" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743225v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mcmanus-Driscoll" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200211" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806454v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/16/731" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799871v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Focsa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auriac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800239v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769878v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Said-Bacar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799873v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737958v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597138v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douayar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Lefdil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544307" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monna" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manuel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647499v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ficcadenti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50954" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Fogarassy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675159v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Keita" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597119v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597125v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. T&#252;z&#252;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597130v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-178" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597293v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-177" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597289v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547356v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.021" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547355v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birouk" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464141v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yildiz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gencer" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aygun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.156" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gordon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562347v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.027" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855078v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5506-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QJ3GK55-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562359v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562349v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464131v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505810v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429023v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charifi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445764v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panek" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drabczyk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.03.001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75PVQW3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408937v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429244v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429031v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baclet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reydet P.L." TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429033v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300614v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Montgomery" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.105" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M9KTGD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204796v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaucarne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tuzun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300606v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250328v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Str&#252;mpel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cann M. Mc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arkhipov" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252124v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Collins" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293983v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.039" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXZVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081481v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089372v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ka" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081384v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081373v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snijkers" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081479v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081483v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waldau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brabec" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131714v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.W. Dekkers" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiller" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069019v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110010v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Muller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.012" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTL5NC89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135503v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rehspringer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Muller" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/011" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3Z60C6NT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132937v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdais" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002674v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavallard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)01043-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJZD7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015776v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Busch" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015779v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hartiti" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siffert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015971v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stuck" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016011v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019443v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016023v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015475v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loghmarti" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004931v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019444v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016045v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016162v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016046v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016161v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019447v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016160v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016215v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016212v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019453v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017479v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016236v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Unamuno" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617575v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roulet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelloie" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.6468" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017501v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017504v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. White" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017473v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017602v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017631v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ponpon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017596v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regolini" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006155v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhdadi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245318v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01985002003015700" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A9072FF1826D34E9CDEEEE606B505DAE196ECF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006494v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213767v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607634v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607635v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691011v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691010v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766446v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607633v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612912v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031565v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352010v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352009v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797742v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736940v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799544v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243998v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494132v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513885v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510483v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513884v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508177v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779059v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Benachigere Shivarudraiah" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700173" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508162v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gawlinksa" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508178v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508227v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513886v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513934v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397722v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397717v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sunil" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780423v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.038" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBLF97T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489102v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorge" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lunder" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489087v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489104v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404282v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404311v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964247v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pawlik" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811798v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zelgowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013027" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394881v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489089v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395956v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799872v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737968v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800259v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737959v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800249v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800245v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Said" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722311v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722281v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722278v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800257v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800237v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722273v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598325v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647557v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743229v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598323v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800323v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647573v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrit" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769881v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800306v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lerat" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647648v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598307v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598306v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722325v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697584v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Aouaj" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596819v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christiansen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falk" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lichtenstein" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597201v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697595v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558928v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597207v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647759v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604655v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fave" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647739v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647763v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697577v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697580v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596803v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nychyporuk" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596812v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547768v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Serrano" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592406v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592411v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561631v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597199v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647770v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597051v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466073v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592415v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590504v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597196v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592417v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697589v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598327v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592409v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561624v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466052v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697592v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445872v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429334v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445808v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445849v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445774v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596814v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445854v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445806v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ose" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarau" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Christiansen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409528v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Keita" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Saleh Keita" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delachat" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012016" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SGC1TFB5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463824v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409625v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409611v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmitt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409518v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holtzer" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408941v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429041v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445887v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463973v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409614v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445801v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445841v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choulat" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russell" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445845v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409616v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371759v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351842v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351841v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325115v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmermann" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352052v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445903v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350413v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russel" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371667v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371766v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325108v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207655v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176826v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325125v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255771v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207798v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207841v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128485v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131321v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Null Bazer-Bachi" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131713v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207844v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131726v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumpel" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Cann" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Canizo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081374v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207795v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021632v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021686v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141680v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller J.C." TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre J.F." TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021683v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021691v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142667v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Messant" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021674v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021656v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021958v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133362v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134575v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svrcek" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134445v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lezec" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019437v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983509" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EAD33FEE0BD83E309A3D92856BB89FF54F9715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766444v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dominique" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352011v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128947v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803838v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797696v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258852v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouhair" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257432v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257417v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797791v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wendling" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gelle" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322288v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513879v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569282v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkat Abderrahime" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ulyashin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508160v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832368v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303712v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dennler" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ja&#235;ger-Waldau" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kroon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370369v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134570v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289326v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060192v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch6" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391258v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404437v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807415v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835639v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conibeer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Topic" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391155v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835663v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trassy" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370376v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204841v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116808v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004937v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704513v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Ulyashin" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723016v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Bharwal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Briggs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Tamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vollondat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P Briggs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malad-Chadi Ettobi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/69215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aissa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ae0368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henning" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachmat Adhi Wibowo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180245" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-01019-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zakaria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202400237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithira Venugopalan Kartha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Teng Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Dimopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Edinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-024-09652-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bartringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Raissi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171272" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim A&#239;ssa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35651-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rehspringer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00404-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rehspringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.02.061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.163967" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Belayachi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ferblantier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02711" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zakaria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A&#239;ssa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19270-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160922" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boujmiraz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouhair" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Ya&#351;aro&#287;lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-06582-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tak Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Youp Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Jun Jeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arechkik Ameur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02712" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Anefnaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Aazou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Refki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10090731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914307v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essajai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mzerd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10030169" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02550925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngsang Park" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ferblantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonwook Park" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rehspringer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leuvrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bercegol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.095.0062" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouzida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Benamar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale Battas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Sekkat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X19500537" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b00771" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea V Rastei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gell&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Quattropani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01465" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp01993f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Yasaroglu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aydemir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijo Chacko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mastroianni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700946" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942524v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellanger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jphotov.2018.2864632" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torchynska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-018-6271-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulyashin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debucquoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5012744" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jellite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fazio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.12.061" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesterenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hayashi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aazou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Laghfour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-017-0591-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Makhort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Versini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR03137A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rinnert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC3NTVG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02549989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quattropani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenertz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b10622" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGSWQS80-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seol Hee Oh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Sang Park" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701112" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Fakir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouaad Sekkati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Belayachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Edfouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700169" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506758v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Taibi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983951" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traor&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Sunil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.05.040" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972837v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02892J" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salh Alhammadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2017.3207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Regragui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700170" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7983888" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Martini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Debucquoy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2567070" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nonat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Pietro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzanti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2785" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH82V192-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Tan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/41/415102" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763538v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.39.121" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazylewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP04961J" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485948v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201600395" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZ1Q20V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601394v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ehrhardt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948579" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra14460h" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490564v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Charifi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stoquert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chaib" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjcmp.2016.61002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490435v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Panek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Socha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Putynkowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.108" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlem&#231;ani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hajji" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.305" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.10.028" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFLH6KVB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511279v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherkaoui El Moursli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Benamar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284339v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD4CGPHJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417464v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bj&#248;rge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.309" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elfakir" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Benamar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belayachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutierrez-Berasategui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-014-3518-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517452v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Keita" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894619" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416094v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Vilcot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwax" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.12.347" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033065v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.07.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NBG2R52-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01202j" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prathap" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.071" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3785NSQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174546v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziegler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazylewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502311z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonafos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Spiegel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben-Assayag" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Groenen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816042" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259300v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douayar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prieto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nouneh" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Diaz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120388" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799841v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398258v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Derbouz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Moro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.06.032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKTZVD20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799832v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Quesnel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muffato" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799845v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrada" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gloux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.02.113" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RTNJTLP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398362v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013016" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398260v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schutz-Kuchly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398371v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paviet-Salomon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835644v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steffens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Zollondz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhury" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861673v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leifer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806454v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2012-01/16/731" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Focsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auriac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800239v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769878v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Said-Bacar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jolivet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737965v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guetaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Szambolics" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800224v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3692747" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758288v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200211" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743225v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mcmanus-Driscoll" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647540v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. T&#252;z&#252;n" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurice" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675159v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Keita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597119v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597133v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Fogarassy" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597130v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-178" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597293v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-177" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574358v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sahu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-172" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597289v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Madi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597138v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douayar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abd-Lefdil" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544307" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647499v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ficcadenti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morresi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50954" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800299v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monna" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manuel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855078v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5506-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QJ3GK55-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562359v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562349v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gordon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562347v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maeder" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.027" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547355v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birouk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464141v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sahin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yildiz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Gencer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aygun" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.156" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562346v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464131v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505810v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547356v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.021" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408937v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429244v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429031v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducros" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baclet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reydet P.L." TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429238v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371677v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petersen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cr&#233;gut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.061" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSJLZRLX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429033v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697605v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chan Shin Yu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429023v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charifi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Stoquert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445764v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panek" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drabczyk" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.03.001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75PVQW3B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250450v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerga" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204796v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaucarne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poortmans" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745037v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Grob" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Stoquert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.042" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B7M060K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tuzun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballutaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370356v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021358" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300606v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300614v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Montgomery" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.12.105" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M9KTGD4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252124v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Collins" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250328v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Str&#252;mpel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cann M. Mc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arkhipov" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293983v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Pihan" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.039" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXZVTNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081479v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081481v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089372v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ka" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Mbow" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081384v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081373v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Snijkers" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131714v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F.W. Dekkers" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiller" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081483v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Waldau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brabec" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069019v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110010v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Muller" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.012" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTL5NC89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135503v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rehspringer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Muller" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/20/3/011" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3Z60C6NT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132937v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourdais" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002674v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavallard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(95)01043-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJZD7L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015779v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hartiti" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Siffert" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015776v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Busch" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016011v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuchs" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019443v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016023v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015971v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stuck" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015475v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loghmarti" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004931v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019444v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016161v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019447v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016046v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016045v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016162v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016160v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019453v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016212v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016215v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016236v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Unamuno" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04617575v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rochet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roulet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelloie" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.37.6468" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017501v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriere" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017504v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. White" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017473v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017479v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017602v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017631v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ponpon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017596v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regolini" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006155v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhdadi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245318v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01985002003015700" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A9072FF1826D34E9CDEEEE606B505DAE196ECF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006494v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213767v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691010v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766446v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607633v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691011v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607635v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612912v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607634v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031565v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352010v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352009v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797742v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799544v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736940v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243998v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494132v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513885v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510483v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513884v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508177v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779059v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Benachigere Shivarudraiah" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700173" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508162v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gawlinksa" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508178v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780423v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.07.038" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBLF97T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397717v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sunil" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397722v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508227v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513886v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513934v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489102v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjorge" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lunder" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489087v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489104v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964247v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pawlik" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404311v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811798v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zelgowski" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2013027" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404282v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394881v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489089v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395956v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737959v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800249v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800245v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Said" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800259v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722281v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722311v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722278v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722273v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800237v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800257v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758796v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737968v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799872v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647573v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Singer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrit" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769881v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598323v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800323v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758788v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647557v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743229v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647648v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800306v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lerat" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647561v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758785v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Muffato" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598307v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598306v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722325v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598325v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596807v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesnel" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647763v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697577v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558928v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597207v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647759v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604655v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fave" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647739v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697580v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596812v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596803v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nychyporuk" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590517v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592411v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592406v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547768v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahlouche" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Serrano" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561631v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597199v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597051v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466073v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647770v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592415v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590504v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466052v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598327v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592409v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597196v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592417v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697589v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697592v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilliot" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561624v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597201v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596819v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christiansen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Falk" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lichtenstein" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697584v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinia" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Aouaj" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697595v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409625v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409611v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmitt" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408941v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463824v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ose" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409518v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holtzer" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409614v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429041v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445887v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srisaran Venkatachalam" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445832v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grau" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nichiporuk" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madon" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mong-The Yen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463973v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408918v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445854v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445806v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarau" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Christiansen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409528v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Keita" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Saleh Keita" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delachat" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/6/1/012016" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SGC1TFB5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596814v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445801v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445841v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. John" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choulat" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russell" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445845v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463965v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409616v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371753v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etersen" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545170v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cregut" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445808v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445774v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445872v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robbelein" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445849v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429334v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445903v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350413v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371667v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325115v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmermann" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352052v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351841v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bigot" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371766v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371770v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325108v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351842v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371759v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255771v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176826v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325125v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250454v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207655v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131321v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Null Bazer-Bachi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131713v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207844v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207841v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128485v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131726v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumpel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Cann" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Canizo" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081374v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207795v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207798v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021691v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142667v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Messant" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021683v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021686v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141680v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller J.C." TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leli&#232;vre J.F." TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021674v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021656v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021632v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134575v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svrcek" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134445v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lezec" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133362v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusu" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134572v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321082v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021958v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019437v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schindler" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00223089v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1983509" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17EAD33FEE0BD83E309A3D92856BB89FF54F9715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766444v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dominique" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128947v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352011v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803838v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797696v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257432v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257417v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797791v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wendling" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gelle" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258852v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouhair" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322288v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513879v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569282v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkat Abderrahime" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ulyashin" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508160v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832368v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303712v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dennler" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ja&#235;ger-Waldau" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kroon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370369v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134570v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661308v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khomenkhova" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814629-3.00007-6" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289326v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060192v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch6" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629642v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7524-ladaptation-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391258v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404437v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807415v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joly" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835639v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conibeer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Topic" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391155v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835663v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinuzzi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trassy" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370376v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204841v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116808v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004937v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704513v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Ulyashin" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723016v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>