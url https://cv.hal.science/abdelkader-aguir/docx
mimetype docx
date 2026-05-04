--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,1485 +298,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 and inflation targeting in the Alliance of Sahel States: ARDL approach</w:t>
+                <w:t xml:space="preserve">The Crypto Real Estate Nexus in the Eurozone: Understanding Financial Transmission Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Bankers, Markets &amp; Investors (BMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050170v1</w:t>
+                <w:t xml:space="preserve">hal-05607281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Learn About the Monetary Policy Transmission Mechanism? Evidence from a Peripheral Country After a Political Revolution and COVID-19</w:t>
+                <w:t xml:space="preserve">Covid-19 and inflation targeting in the Alliance of Sahel States: ARDL approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/economies13100286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290329v1</w:t>
+                <w:t xml:space="preserve">hal-05050170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-COVID Monetary Policy Challenges in Emerging Economies: Revisiting the Effectiveness of Inflation Targeting</w:t>
+                <w:t xml:space="preserve">What Can We Learn About the Monetary Policy Transmission Mechanism? Evidence from a Peripheral Country After a Political Revolution and COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Life and Social Sciences (PJLSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), </w:t>
+              <w:t xml:space="preserve">Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57239/pjlss-2025-23.1.00705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/economies13100286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136089v1</w:t>
+                <w:t xml:space="preserve">hal-05290329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange Rate Pass-Through to Domestic Prices: Evidence Analysis of a Periphery Country</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-COVID Monetary Policy Challenges in Emerging Economies: Revisiting the Effectiveness of Inflation Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/econ-2025-0154⟩</w:t>
+              <w:t xml:space="preserve">Pakistan Journal of Life and Social Sciences (PJLSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57239/pjlss-2025-23.1.00705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154078v1</w:t>
+                <w:t xml:space="preserve">hal-05136089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic Determinants of Terrorism in Tunisia</w:t>
+                <w:t xml:space="preserve">Exchange Rate Pass-Through to Domestic Prices: Evidence Analysis of a Periphery Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cyber Warfare and Terrorism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Economics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJCWT.336558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/econ-2025-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414627v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of COVID-19 Transmission on Cryptocurrencies</w:t>
+                <w:t xml:space="preserve">Socio-Economic Determinants of Terrorism in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (8), pp.139. </w:t>
+              <w:t xml:space="preserve">International Journal of Cyber Warfare and Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/risks11080139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJCWT.336558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173029v1</w:t>
+                <w:t xml:space="preserve">hal-04414627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Determinants of Investment- The Case of Tunisia</w:t>
+                <w:t xml:space="preserve">The Effect of COVID-19 Transmission on Cryptocurrencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Economía Aplicada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25115/sae.v41i2.7224⟩</w:t>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risks11080139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101430v1</w:t>
+                <w:t xml:space="preserve">hal-04173029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REACTION OF EXPANSION EARMARK ON MACROECONOMICS PRESENTATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the Determinants of Investment- The Case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTLINE MARKETING, MANAGEMENT AND ECONOMICS JOURNAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Estudios de Economía Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37547/marketing-fmmej-01-01-A2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25115/sae.v41i2.7224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03825878v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Bank Credibility, Independence, and Monetary Policy</w:t>
+                <w:t xml:space="preserve">THE REACTION OF EXPANSION EARMARK ON MACROECONOMICS PRESENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.91 - 110. </w:t>
+              <w:t xml:space="preserve">FRONTLINE MARKETING, MANAGEMENT AND ECONOMICS JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/jcbtp-2018-0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37547/marketing-fmmej-01-01-A2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791265v1</w:t>
+                <w:t xml:space="preserve">hal-03825878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime de ciblage d’inflation dans les économies émergentes ou en développement : quels enseignements après la crise ?</w:t>
+                <w:t xml:space="preserve">Central Bank Credibility, Independence, and Monetary Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/g2000.344.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.91 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jcbtp-2018-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791269v1</w:t>
+                <w:t xml:space="preserve">hal-03791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
+                <w:t xml:space="preserve">Régime de ciblage d’inflation dans les économies émergentes ou en développement : quels enseignements après la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.77 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.344.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753446v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial development and economic growth: The empirical evidence of the southern Mediterranean countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.196-209</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753589v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-inconsistency and expansionary business cycle theories: What does matter for the central bank independence–inflation relationship?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ftiti</w:t>
+                <w:t xml:space="preserve">Financial development and economic growth: The empirical evidence of the southern Mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.196-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746100v1</w:t>
+                <w:t xml:space="preserve">hal-01753589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from Inflation Targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-inconsistency and expansionary business cycle theories: What does matter for the central bank independence–inflation relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ftiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Academic Research in Economics and Management Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.193-200. </w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.215 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6007/ijarems/v6-i2/2943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2016.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791278v1</w:t>
+                <w:t xml:space="preserve">hal-01746100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791276v1</w:t>
+                <w:t xml:space="preserve">hal-01753446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Financial Liberalization on the Probability of Occurrence of Banking Crises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons learned from Inflation Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Academic Research in Economics and Management Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6007/ijarems/v6-i2/2943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01138430v1</w:t>
+                <w:t xml:space="preserve">hal-03791278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of monetary policy under inflation targeting</w:t>
               </w:r>
@@ -1825,103 +1799,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of Financial Liberalization on the Probability of Occurrence of Banking Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghrissi Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://economics.expertjournals.com/wp-content/uploads/EJE_304farhani14-21.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Effects of Inflation Targeting on Macroeconomics Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advances in Management and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1931,426 +2013,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performance of UK listed SME: the role of the London Stock Exchange junior Market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 th Annual EAEPE European Association for Evolutionary Political Economy (EAEPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime de ciblage d'inflation et crise financière : efficacité et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOFID (12éme journée internationale Modélisation, Financement et développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macroeconomic performance of the inflation targeting policy: An approach based on the Efficient Frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Money, Banking and Finance Nice - Sophia Antipolis (ISEM), 11-12 June 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Central Bank Independence on The Performance of Inflation Targeting Regimes : Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Business Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciblage d'inflation dans les pays émergents : Stabilité et performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOFID (10éme journée internationale Modélisation, Financement et développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2360,100 +2442,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité, croissance économique et ciblage d'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Grenoble Alpes; Université de Sousse (Tunisie), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAE001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01297038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2463,157 +2545,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique Impact de la protection du milieu marin sur le secteur immobilier et les activités socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 978-620-6-70932-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de la politique monétaire Quels enseignements après la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 9 7 8 6 2 0 3 4 5 5 9 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2623,223 +2705,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'immobilier dans l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Girard; Anne Reimat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck Supérieur, pp.13-26, 2025, 978-2-8073-6684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05280814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles économiques et cycles immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-8073-6684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2849,291 +2931,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indépendance réelle de la banque centrale et le biais inflationniste : une validation empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciblage d'inflation et règle de la politique monétaire Note aux rapporteurs: il s’agit ici d’une partie de ma thèse et non d’un article. Merci par avance de votre compréhension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'impact de la protection du milieu marin sur les activités Socioéconomiques des îles Kuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ciblage d'inflation : une alternative pour la politique monétaire Note aux rapporteurs: il s’agit ici d’une partie de ma thèse et non d’un article. Merci par avance de votre compréhension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3201,51 +3283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17DA0382"/>
+    <w:nsid w:val="4A72EAA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3432,51 +3514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-aguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-473X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Dardouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2026.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies13100286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57239/pjlss-2025-23.1.00705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/econ-2025-0154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCWT.336558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks11080139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/sae.v41i2.7224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37547/marketing-fmmej-01-01-A2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jcbtp-2018-0025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.344.0077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aydi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.12.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6007/ijarems/v6-i2/2943" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Mhamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAE001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-aguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-473X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Dardouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2026.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies13100286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57239/pjlss-2025-23.1.00705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/econ-2025-0154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCWT.336558" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks11080139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/sae.v41i2.7224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37547/marketing-fmmej-01-01-A2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jcbtp-2018-0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.344.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aydi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.12.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6007/ijarems/v6-i2/2943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Mhamdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAE001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>