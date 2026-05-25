--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -380,369 +380,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 and inflation targeting in the Alliance of Sahel States: ARDL approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exchange Rate Pass-Through to Domestic Prices: Evidence Analysis of a Periphery Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/econ-2025-0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050170v1</w:t>
+                <w:t xml:space="preserve">hal-05154078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Learn About the Monetary Policy Transmission Mechanism? Evidence from a Peripheral Country After a Political Revolution and COVID-19</w:t>
+                <w:t xml:space="preserve">Post-COVID Monetary Policy Challenges in Emerging Economies: Revisiting the Effectiveness of Inflation Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/economies13100286⟩</w:t>
+              <w:t xml:space="preserve">Pakistan Journal of Life and Social Sciences (PJLSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57239/pjlss-2025-23.1.00705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290329v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-COVID Monetary Policy Challenges in Emerging Economies: Revisiting the Effectiveness of Inflation Targeting</w:t>
+                <w:t xml:space="preserve">Covid-19 and inflation targeting in the Alliance of Sahel States: ARDL approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Life and Social Sciences (PJLSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136089v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange Rate Pass-Through to Domestic Prices: Evidence Analysis of a Periphery Country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Can We Learn About the Monetary Policy Transmission Mechanism? Evidence from a Peripheral Country After a Political Revolution and COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
+              <w:t xml:space="preserve">Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/econ-2025-0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/economies13100286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154078v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Economic Determinants of Terrorism in Tunisia</w:t>
               </w:r>
@@ -754,51 +754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cyber Warfare and Terrorism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -858,51 +858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (8), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios de Economía Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1074,51 +1074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE REACTION OF EXPANSION EARMARK ON MACROECONOMICS PRESENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRONTLINE MARKETING, MANAGEMENT AND ECONOMICS JOURNAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1146,831 +1146,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Bank Credibility, Independence, and Monetary Policy</w:t>
+                <w:t xml:space="preserve">Régime de ciblage d’inflation dans les économies émergentes ou en développement : quels enseignements après la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/jcbtp-2018-0025⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.77 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.344.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791265v1</w:t>
+                <w:t xml:space="preserve">hal-03791269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime de ciblage d’inflation dans les économies émergentes ou en développement : quels enseignements après la crise ?</w:t>
+                <w:t xml:space="preserve">Central Bank Credibility, Independence, and Monetary Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (4), pp.77 - 94. </w:t>
+              <w:t xml:space="preserve">Journal of Central Banking Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.91 - 110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.344.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/jcbtp-2018-0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791269v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
+                <w:t xml:space="preserve">Lessons learned from Inflation Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Academic Research in Economics and Management Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6007/ijarems/v6-i2/2943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791276v1</w:t>
+                <w:t xml:space="preserve">hal-03791278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial development and economic growth: The empirical evidence of the southern Mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (3), pp.196-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-inconsistency and expansionary business cycle theories: What does matter for the central bank independence–inflation relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ftiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, pp.215 - 227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2016.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.448-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from Inflation Targeting</w:t>
+                <w:t xml:space="preserve">Stability and Economic Performance of the Inflation-Targeting Policy Facing the Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Academic Research in Economics and Management Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Economics and Financial Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6007/ijarems/v6-i2/2943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03791278v1</w:t>
+                <w:t xml:space="preserve">hal-03791276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of monetary policy under inflation targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Financial Liberalization on the Probability of Occurrence of Banking Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghrissi Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Expert Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://economics.expertjournals.com/wp-content/uploads/EJE_304farhani14-21.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791251v1</w:t>
+                <w:t xml:space="preserve">halshs-01138430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Financial Liberalization on the Probability of Occurrence of Banking Crises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of monetary policy under inflation targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://economics.expertjournals.com/wp-content/uploads/EJE_304farhani14-21.pdf</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01138430v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Inflation Targeting on Macroeconomics Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advances in Management and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macroeconomic performance of the inflation targeting policy: An approach based on the Efficient Frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Money, Banking and Finance Nice - Sophia Antipolis (ISEM), 11-12 June 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,51 +3283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A72EAA1"/>
+    <w:nsid w:val="DB925B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3514,51 +3514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-aguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-473X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Dardouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2026.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies13100286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57239/pjlss-2025-23.1.00705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/econ-2025-0154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCWT.336558" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks11080139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/sae.v41i2.7224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37547/marketing-fmmej-01-01-A2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jcbtp-2018-0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.344.0077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aydi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.12.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791278v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6007/ijarems/v6-i2/2943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Mhamdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAE001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-aguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3087-473X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Dardouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2026.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/econ-2025-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57239/pjlss-2025-23.1.00705" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies13100286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJCWT.336558" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks11080139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/sae.v41i2.7224" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37547/marketing-fmmej-01-01-A2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ftiti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.344.0077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jcbtp-2018-0025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6007/ijarems/v6-i2/2943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753589v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aydi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.12.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01753446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrissi Mhamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01297038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAE001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>