--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Bellarbi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelkader-bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3130-5275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20053856X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122149717752110952963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-2796-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for photovoltaic pumping systems maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tadjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.428 - 437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Method Time Measurement Identification Using Virtual Reality and Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent da Dalto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence &amp; Virtual Reality (AIVR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, California, United States. pp.191--1913, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIVR46125.2019.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Enhanced NAT-Traversal Approach for Collaborative Augmented Reality e-Maintenance Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Engineering &amp;Information Technology (CEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Preventive Maintenance System Based on Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Hamidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Mahdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’immersion mobile en réalité augmentée : une approche basée sur le suivi robuste de cibles naturelles et sur l’interaction 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université Paris Saclay; Université d'Evry Val d'Essonne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLE005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01543086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abdelkader Bellarbi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abdelkader-bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3130-5275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20053856X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122149717752110952963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-2796-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning moment-based fast local binary descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.26.2.023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for photovoltaic pumping systems maintenance tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tadjine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.428 - 437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2012.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Method Time Measurement Identification Using Virtual Reality and Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent da Dalto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence &amp; Virtual Reality (AIVR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Diego, California, United States. pp.191--1913, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIVR46125.2019.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an Enhanced NAT-Traversal Approach for Collaborative Augmented Reality e-Maintenance Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Engineering &amp;Information Technology (CEIT-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost VR Collaborative System equipped with Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellabaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM Symposium on Virtual Reality Software and Technology (VRST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3281505.3281615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Preventive Maintenance System Based on Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Hamidane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hayet Mouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Mahdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Pose Estimation for Augmented Reality : Comparison Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Pattern Analysis and Intelligent Systems (PAIS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVC-3D: Adaptive Design Pattern for Virtual and Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Aouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati-Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouhena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Aspects of Software Engineering (ICAASE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Constantine, Algeria. pp.51--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Zoom-based 3D Interaction Technique for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM Virtual Reality International Conference (VRIC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Laval, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D interaction technique for selection and manipulation distant objects in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based collaborative & mobile augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Virtual Reality International Conference (VRIC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Laval, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2806173.2806199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended web services for remote collaborative manipulation in distributed augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-human collaboration formalism for groupware tailorability in collaborative augmented environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computer Graphics Theory and Applications (GRAPP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.498--503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved MOBIL descriptor for markerless augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Low-Cost 3D Interaction Technique for Wearable and Handled AR Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications (IPTA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.393--397, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOBIL: A Moments based Local Binary Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.251--252, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2014.6948435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for underwater activities with the use of the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Networking, Sensing and Control (ICNSC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Evry, France. pp.409--412, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNSC.2013.6548773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater Augmented Reality Game using the DOLPHYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.187--188, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2407336.2407372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’immersion mobile en réalité augmentée : une approche basée sur le suivi robuste de cibles naturelles et sur l’interaction 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bellarbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université Paris Saclay; Université d'Evry Val d'Essonne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLE005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01543086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D33AB6D"/>
+    <w:nsid w:val="16BFDF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-bellarbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-5275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20053856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122149717752110952963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2796-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01811786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRVJLB2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent da Dalto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIVR46125.2019.00040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Hamidane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mahdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01543086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLE005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abdelkader-bellarbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3130-5275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20053856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/122149717752110952963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2796-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bellarbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Belghit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.2.023006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-01811786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbelkacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zenati-Henda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Belhocine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRVJLB2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent da Dalto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIVR46125.2019.00040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellabaci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3281505.3281615" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Hamidane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Mahdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aouam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2806173.2806199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2014.6948435" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC.2013.6548773" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2407336.2407372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01543086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLE005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>