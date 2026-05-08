--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16BFDF9A"/>
+    <w:nsid w:val="33E16B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>